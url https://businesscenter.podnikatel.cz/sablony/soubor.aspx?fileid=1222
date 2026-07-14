--- v0 (2025-12-17)
+++ v1 (2026-07-14)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="x15">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Viktor\Desktop\HAVIT\šablony\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="26880" windowHeight="7755" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="SPZ" sheetId="1" r:id="rId2"/>
+    <sheet name="SPZ" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K29" i="1" l="1"/>
+  <c r="F9" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="21">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Ujeto km</t>
   </si>
   <si>
     <t>Čas</t>
   </si>
   <si>
     <t>Začátek</t>
   </si>
   <si>
     <t>Konec</t>
   </si>
   <si>
     <t>Typ</t>
   </si>
   <si>
     <t>Odkud</t>
@@ -289,159 +289,155 @@
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
   </borders>
-  <cellStyleXfs count="21">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment/>
+    </xf>
   </cellStyleXfs>
   <cellXfs count="27">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="15" builtinId="5"/>
-[...4 lines deleted...]
-    <cellStyle name="Hypertextový odkaz" xfId="20" builtinId="8"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="3" builtinId="7"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="5" builtinId="6"/>
+    <cellStyle name="Hypertextový odkaz" xfId="6" builtinId="8"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -479,51 +475,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -771,70 +767,70 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14" style="18" customWidth="1"/>
     <col min="2" max="2" width="13" style="19" customWidth="1"/>
-    <col min="3" max="3" width="13.875" customWidth="1"/>
-    <col min="4" max="4" width="11.875" style="18" customWidth="1"/>
+    <col min="3" max="3" width="13.8571428571429" customWidth="1"/>
+    <col min="4" max="4" width="11.8571428571429" style="18" customWidth="1"/>
     <col min="5" max="6" width="10" style="19" customWidth="1"/>
-    <col min="7" max="7" width="14.25" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="13" width="9.375" customWidth="1"/>
+    <col min="7" max="7" width="14.2857142857143" customWidth="1"/>
+    <col min="8" max="9" width="11.5714285714286" customWidth="1"/>
+    <col min="10" max="10" width="12.8571428571429" customWidth="1"/>
+    <col min="11" max="11" width="11.4285714285714" customWidth="1"/>
+    <col min="12" max="12" width="10.7142857142857" customWidth="1"/>
+    <col min="13" max="13" width="9.42857142857143" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="26" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
     </row>
     <row r="2" spans="1:13" s="26" customFormat="1" ht="29.25" customHeight="1">
       <c r="A2" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
@@ -926,563 +922,565 @@
       <c r="F8" s="20" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>7</v>
       </c>
       <c r="H8" s="16"/>
       <c r="I8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K8" s="10" t="s">
         <v>1</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1" thickTop="1">
       <c r="A9" s="5">
-        <v>41498.0</v>
+        <v>41498</v>
       </c>
       <c r="B9" s="21">
         <v>0.375</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5">
-        <v>41498.0</v>
+        <v>41498</v>
       </c>
       <c r="E9" s="21">
         <v>0.5729166666666666</v>
       </c>
       <c r="F9" s="21">
         <f>SUM(E9-B9)</f>
         <v>0.19791666666666663</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="7">
-        <v>33456.0</v>
+        <v>33456</v>
       </c>
       <c r="J9" s="7">
-        <v>33678.0</v>
+        <v>33678</v>
       </c>
       <c r="K9" s="7">
         <f>SUM(J9-I9)</f>
-        <v>222.0</v>
+        <v>222</v>
       </c>
       <c r="L9" s="7">
-        <v>15.0</v>
+        <v>15</v>
       </c>
       <c r="M9" s="7">
-        <v>547.5</v>
+        <v>547.50</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A10" s="2"/>
       <c r="B10" s="22"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22">
         <f>SUM(E10-B10)</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="4"/>
       <c r="J10" s="4"/>
       <c r="K10" s="4">
         <f>SUM(J10-I10)</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A11" s="2"/>
       <c r="B11" s="22"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22">
         <f t="shared" si="0" ref="F11:F29">SUM(E11-B11)</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="4"/>
       <c r="J11" s="4"/>
       <c r="K11" s="4">
         <f t="shared" si="1" ref="K11:K29">SUM(J11-I11)</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A12" s="2"/>
       <c r="B12" s="22"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="4"/>
       <c r="J12" s="4"/>
       <c r="K12" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A13" s="2"/>
       <c r="B13" s="22"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A14" s="2"/>
       <c r="B14" s="22"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A15" s="2"/>
       <c r="B15" s="22"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A16" s="2"/>
       <c r="B16" s="22"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="4"/>
       <c r="J16" s="4"/>
       <c r="K16" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L16" s="4"/>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A17" s="2"/>
       <c r="B17" s="22"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
     </row>
     <row r="18" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A18" s="2"/>
       <c r="B18" s="22"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A19" s="2"/>
       <c r="B19" s="22"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
     </row>
     <row r="20" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A20" s="2"/>
       <c r="B20" s="22"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="22"/>
       <c r="F20" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A21" s="2"/>
       <c r="B21" s="22"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A22" s="2"/>
       <c r="B22" s="22"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A23" s="2"/>
       <c r="B23" s="22"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
     </row>
     <row r="24" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A24" s="2"/>
       <c r="B24" s="22"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A25" s="2"/>
       <c r="B25" s="22"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="22"/>
       <c r="F25" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
     </row>
     <row r="26" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A26" s="2"/>
       <c r="B26" s="22"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
     </row>
     <row r="27" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A27" s="2"/>
       <c r="B27" s="22"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A28" s="2"/>
       <c r="B28" s="22"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
     </row>
     <row r="29" spans="1:13" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A29" s="2"/>
       <c r="B29" s="22"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
     </row>
     <row r="30" spans="1:13" ht="15">
       <c r="A30" s="13"/>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
       <c r="M30" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="I7:K7"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H9:H28">
       <formula1>"služebně,soukromě"</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.2362204724409449" right="0.2362204724409449" top="0.7480314960629921" bottom="0.7480314960629921" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.236220472440945" right="0.236220472440945" top="0.748031496062992" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="landscape" paperSize="9" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SPZ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Template/>
   <Manager/>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pavel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>