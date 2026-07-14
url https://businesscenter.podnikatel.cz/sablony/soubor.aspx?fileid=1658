--- v0 (2025-12-27)
+++ v1 (2026-07-14)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/tableSingleCells1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.tableSingleCells+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="x15">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Data\NAHRANI\PRIZNANI\TODO\NAHRANI\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="225" yWindow="270" windowWidth="13410" windowHeight="12975" tabRatio="678" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="UVOD" sheetId="18" r:id="rId2"/>
-[...8 lines deleted...]
-    <sheet name="Příl2" sheetId="12" r:id="rId11"/>
+    <sheet name="UVOD" sheetId="18" r:id="rId3"/>
+    <sheet name="FU" sheetId="16" state="hidden" r:id="rId4"/>
+    <sheet name="XML Export" sheetId="15" state="hidden" r:id="rId5"/>
+    <sheet name="ZAKL_DATA" sheetId="14" r:id="rId6"/>
+    <sheet name="XML_export" sheetId="17" r:id="rId7"/>
+    <sheet name="1strana" sheetId="9" r:id="rId8"/>
+    <sheet name="2strana" sheetId="2" r:id="rId9"/>
+    <sheet name="4strana" sheetId="4" r:id="rId10"/>
+    <sheet name="Příl1" sheetId="11" r:id="rId11"/>
+    <sheet name="Příl2" sheetId="12" r:id="rId12"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId14"/>
   </externalReferences>
   <definedNames>
     <definedName name="fin_ur">FU!$B$3:$B$17</definedName>
     <definedName name="financni_urady">'[1]Finanční úřady'!$B$3:$B$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'1strana'!$A$1:$M$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'2strana'!$A$1:$N$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'4strana'!$A$1:$H$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">Příl1!$A$1:$F$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">Příl2!$A$1:$F$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">UVOD!$A$1:$K$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">XML_export!$A$1:$B$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">ZAKL_DATA!$A$1:$E$42</definedName>
     <definedName name="U">#REF!</definedName>
     <definedName name="Uzem">#REF!</definedName>
     <definedName name="Uzem_pra">#REF!</definedName>
     <definedName name="uzemni_prac">FU!$E$3:$E$204</definedName>
     <definedName name="Uzemni_pracoviste">#REF!</definedName>
     <definedName name="Územní_pracoviště">#REF!</definedName>
     <definedName name="validation_list">OFFSET('[1]Obory činnosti'!$E$2,,,COUNTIF('[1]Obory činnosti'!$E$2:$E$1750,"?*"))</definedName>
     <definedName name="validation_list2" localSheetId="4">OFFSET('[1]Finanční úřady'!$H$3,,,COUNTIF('[1]Finanční úřady'!$H$3:$H$204,"?*"))</definedName>
     <definedName name="validation_list2">OFFSET(FU!$H$3,,,COUNTIF(FU!$H$3:$H$204,"?*"))</definedName>
   </definedNames>
@@ -4918,126 +4918,142 @@
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
   </borders>
-  <cellStyleXfs count="28">
+  <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment/>
-      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="5" fontId="0" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment/>
-      <protection locked="0"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="572">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="14" fontId="4" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -5052,63 +5068,69 @@
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
@@ -5153,100 +5175,104 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="10" borderId="22" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="10" borderId="23" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="10" borderId="22" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="10" borderId="22" xfId="24" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="22" xfId="10" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="10" borderId="23" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="10" borderId="23" xfId="24" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="23" xfId="10" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="28" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="12" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="12" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
@@ -5330,52 +5356,56 @@
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
@@ -5424,269 +5454,292 @@
     <xf numFmtId="3" fontId="0" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="11" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="11" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <alignment/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="11">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="11" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="25" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="11" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="25" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="11" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="25" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="11" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="25" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="11" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="25" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="11" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="25" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="11" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="25" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="11" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="25" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="11" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="25" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="11" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="2" borderId="16" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="16" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="2" borderId="38" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="38" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="25" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="11" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="25" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="11" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="25" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="11" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="25" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="11" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="2" borderId="4" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="4" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="2" borderId="39" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="39" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="25" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="11" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="25" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="11" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="11" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="25" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="11" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="25" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="11" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="2" borderId="13" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="13" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="2" borderId="40" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="40" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="25" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="11" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="25" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="11" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="25" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="11" applyFill="1" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="165" fontId="5" fillId="13" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="13" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="13" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" xfId="25" applyFill="1">
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" xfId="11" applyFill="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" xfId="25" applyFill="1">
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" xfId="11" applyFill="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="25" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="14" borderId="0" xfId="25" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="14" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="25" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="25" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="11" applyFont="1" applyFill="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="26" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="14" borderId="0" xfId="27" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="47" fillId="14" borderId="0" xfId="13" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="24" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="48" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="10" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
@@ -5749,55 +5802,55 @@
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" xfId="25" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" xfId="25" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="0" xfId="11" applyFill="1" applyAlignment="1">
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
@@ -6807,77 +6860,92 @@
     <xf numFmtId="0" fontId="15" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="69" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <alignment/>
       <protection/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="15" builtinId="5"/>
-[...11 lines deleted...]
-    <cellStyle name="Hypertextový odkaz 2" xfId="27"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="3" builtinId="7"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="5" builtinId="6"/>
+    <cellStyle name="Comma0" xfId="6"/>
+    <cellStyle name="Currency0" xfId="7"/>
+    <cellStyle name="Date" xfId="8"/>
+    <cellStyle name="Fixed" xfId="9"/>
+    <cellStyle name="Hypertextový odkaz" xfId="10" builtinId="8"/>
+    <cellStyle name="Normální 3" xfId="11"/>
+    <cellStyle name="normální 2" xfId="12"/>
+    <cellStyle name="Hypertextový odkaz 2" xfId="13"/>
   </cellStyles>
   <dxfs count="15">
-    <dxf/>
-[...5 lines deleted...]
-    <dxf/>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
     <dxf>
       <numFmt numFmtId="177" formatCode="#,##0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="177" formatCode="#,##0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="177" formatCode="#,##0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="177" formatCode="#,##0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="177" formatCode="#,##0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="177" formatCode="#,##0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="177" formatCode="#,##0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="177" formatCode="#,##0"/>
     </dxf>
   </dxfs>
@@ -7898,83 +7966,89 @@
                   </xs:element>
                 </xs:sequence>
                 <xs:attribute name="verzePis" type="xs:string"/>
               </xs:complexType>
             </xs:element>
             <xs:element maxOccurs="1" minOccurs="0" name="Kontrola">
               <xs:complexType>
                 <xs:sequence>
                   <xs:any maxOccurs="unbounded" minOccurs="0" processContents="lax"/>
                 </xs:sequence>
                 <xs:anyAttribute processContents="lax"/>
               </xs:complexType>
             </xs:element>
           </xs:sequence>
           <xs:attribute name="verzeSW" type="xs:string"/>
           <xs:attribute name="nazevSW" type="xs:string"/>
           <xs:anyAttribute processContents="lax"/>
         </xs:complexType>
       </xs:element>
     </xs:schema>
   </Schema>
   <Map ID="1" Name="Pisemnost_Mapování" RootElement="Pisemnost" SchemaID="Schema1" ShowImportExportValidationErrors="false" AutoFit="true" Append="false" PreserveSortAFLayout="true" PreserveFormat="true"/>
 </MapInfo>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/xmlMaps" Target="xmlMaps.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/xmlMaps" Target="xmlMaps.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>361950</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 2" descr="LOGO_ASPEKT_dane_orez_www"/>
+        <xdr:cNvPr id="2" name="Picture 2" descr="LOGO_ASPEKT_dane_orez_www">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="361950" y="85725"/>
           <a:ext cx="2981325" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
@@ -7986,93 +8060,105 @@
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>268081</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>55245</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Obrázek 2"/>
+        <xdr:cNvPr id="3" name="Obrázek 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7315200" y="0"/>
           <a:ext cx="6924675" cy="9972675"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>361950</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPr id="4" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7f09af1b-0593-41fe-ae02-34bf3a9a23aa}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3409950" y="85725"/>
           <a:ext cx="2381250" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Data/PRIZNANI/DPH15xx_xml.xlsx" TargetMode="External" /></Relationships>
 </file>
@@ -18582,128 +18668,128 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableSingleCells" Target="../tables/tableSingleCells1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adisepo.mfcr.cz/adistc/adis/idpr_epo/epo2/spol/soubor_vyber.faces" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://business.center.cz/business/sablony/s3-priznani-k-dani-z-prijmu-fyzickych-osob.aspx" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A13" sqref="A13:K13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="12" max="12" width="9.142857142857142" style="2"/>
-[...64 lines deleted...]
-    <col min="16141" max="16141" width="90.71428571428571" customWidth="1"/>
+    <col min="12" max="12" width="9.14285714285714" style="2"/>
+    <col min="13" max="13" width="90.7142857142857" style="2" customWidth="1"/>
+    <col min="14" max="31" width="9.14285714285714" style="2"/>
+    <col min="269" max="269" width="90.7142857142857" customWidth="1"/>
+    <col min="525" max="525" width="90.7142857142857" customWidth="1"/>
+    <col min="781" max="781" width="90.7142857142857" customWidth="1"/>
+    <col min="1037" max="1037" width="90.7142857142857" customWidth="1"/>
+    <col min="1293" max="1293" width="90.7142857142857" customWidth="1"/>
+    <col min="1549" max="1549" width="90.7142857142857" customWidth="1"/>
+    <col min="1805" max="1805" width="90.7142857142857" customWidth="1"/>
+    <col min="2061" max="2061" width="90.7142857142857" customWidth="1"/>
+    <col min="2317" max="2317" width="90.7142857142857" customWidth="1"/>
+    <col min="2573" max="2573" width="90.7142857142857" customWidth="1"/>
+    <col min="2829" max="2829" width="90.7142857142857" customWidth="1"/>
+    <col min="3085" max="3085" width="90.7142857142857" customWidth="1"/>
+    <col min="3341" max="3341" width="90.7142857142857" customWidth="1"/>
+    <col min="3597" max="3597" width="90.7142857142857" customWidth="1"/>
+    <col min="3853" max="3853" width="90.7142857142857" customWidth="1"/>
+    <col min="4109" max="4109" width="90.7142857142857" customWidth="1"/>
+    <col min="4365" max="4365" width="90.7142857142857" customWidth="1"/>
+    <col min="4621" max="4621" width="90.7142857142857" customWidth="1"/>
+    <col min="4877" max="4877" width="90.7142857142857" customWidth="1"/>
+    <col min="5133" max="5133" width="90.7142857142857" customWidth="1"/>
+    <col min="5389" max="5389" width="90.7142857142857" customWidth="1"/>
+    <col min="5645" max="5645" width="90.7142857142857" customWidth="1"/>
+    <col min="5901" max="5901" width="90.7142857142857" customWidth="1"/>
+    <col min="6157" max="6157" width="90.7142857142857" customWidth="1"/>
+    <col min="6413" max="6413" width="90.7142857142857" customWidth="1"/>
+    <col min="6669" max="6669" width="90.7142857142857" customWidth="1"/>
+    <col min="6925" max="6925" width="90.7142857142857" customWidth="1"/>
+    <col min="7181" max="7181" width="90.7142857142857" customWidth="1"/>
+    <col min="7437" max="7437" width="90.7142857142857" customWidth="1"/>
+    <col min="7693" max="7693" width="90.7142857142857" customWidth="1"/>
+    <col min="7949" max="7949" width="90.7142857142857" customWidth="1"/>
+    <col min="8205" max="8205" width="90.7142857142857" customWidth="1"/>
+    <col min="8461" max="8461" width="90.7142857142857" customWidth="1"/>
+    <col min="8717" max="8717" width="90.7142857142857" customWidth="1"/>
+    <col min="8973" max="8973" width="90.7142857142857" customWidth="1"/>
+    <col min="9229" max="9229" width="90.7142857142857" customWidth="1"/>
+    <col min="9485" max="9485" width="90.7142857142857" customWidth="1"/>
+    <col min="9741" max="9741" width="90.7142857142857" customWidth="1"/>
+    <col min="9997" max="9997" width="90.7142857142857" customWidth="1"/>
+    <col min="10253" max="10253" width="90.7142857142857" customWidth="1"/>
+    <col min="10509" max="10509" width="90.7142857142857" customWidth="1"/>
+    <col min="10765" max="10765" width="90.7142857142857" customWidth="1"/>
+    <col min="11021" max="11021" width="90.7142857142857" customWidth="1"/>
+    <col min="11277" max="11277" width="90.7142857142857" customWidth="1"/>
+    <col min="11533" max="11533" width="90.7142857142857" customWidth="1"/>
+    <col min="11789" max="11789" width="90.7142857142857" customWidth="1"/>
+    <col min="12045" max="12045" width="90.7142857142857" customWidth="1"/>
+    <col min="12301" max="12301" width="90.7142857142857" customWidth="1"/>
+    <col min="12557" max="12557" width="90.7142857142857" customWidth="1"/>
+    <col min="12813" max="12813" width="90.7142857142857" customWidth="1"/>
+    <col min="13069" max="13069" width="90.7142857142857" customWidth="1"/>
+    <col min="13325" max="13325" width="90.7142857142857" customWidth="1"/>
+    <col min="13581" max="13581" width="90.7142857142857" customWidth="1"/>
+    <col min="13837" max="13837" width="90.7142857142857" customWidth="1"/>
+    <col min="14093" max="14093" width="90.7142857142857" customWidth="1"/>
+    <col min="14349" max="14349" width="90.7142857142857" customWidth="1"/>
+    <col min="14605" max="14605" width="90.7142857142857" customWidth="1"/>
+    <col min="14861" max="14861" width="90.7142857142857" customWidth="1"/>
+    <col min="15117" max="15117" width="90.7142857142857" customWidth="1"/>
+    <col min="15373" max="15373" width="90.7142857142857" customWidth="1"/>
+    <col min="15629" max="15629" width="90.7142857142857" customWidth="1"/>
+    <col min="15885" max="15885" width="90.7142857142857" customWidth="1"/>
+    <col min="16141" max="16141" width="90.7142857142857" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75">
       <c r="A1" s="34"/>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
       <c r="G1" s="34"/>
       <c r="H1" s="34"/>
       <c r="I1" s="34"/>
       <c r="J1" s="34"/>
       <c r="K1" s="34"/>
       <c r="M1" s="219"/>
     </row>
     <row r="2" spans="1:13" ht="12.75">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
@@ -19504,76 +19590,76 @@
     <mergeCell ref="A19:K19"/>
     <mergeCell ref="A20:K20"/>
     <mergeCell ref="M20:M22"/>
     <mergeCell ref="M1:M3"/>
     <mergeCell ref="M5:M10"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="M15:M18"/>
     <mergeCell ref="A16:K16"/>
     <mergeCell ref="A17:K17"/>
     <mergeCell ref="A18:K18"/>
     <mergeCell ref="A9:K12"/>
     <mergeCell ref="A21:K21"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A24:K24"/>
     <mergeCell ref="M24:M25"/>
     <mergeCell ref="A25:K25"/>
     <mergeCell ref="A26:K26"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="M27:M41"/>
     <mergeCell ref="A28:K28"/>
     <mergeCell ref="A29:K31"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.5905511811023623" bottom="0.3937007874015748" header="0.5118110236220472" footer="0.5118110236220472"/>
+  <pageMargins left="0.393700787401575" right="0.393700787401575" top="0.590551181102362" bottom="0.393700787401575" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup orientation="portrait" paperSize="9" scale="96" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BT80"/>
   <sheetViews>
     <sheetView showZeros="0" workbookViewId="0" topLeftCell="A4">
       <selection pane="topLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.571428571428571" style="4" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="73" max="16384" width="9.142857142857142" style="4"/>
+    <col min="1" max="1" width="4.57142857142857" style="4" customWidth="1"/>
+    <col min="2" max="2" width="18.5714285714286" style="4" customWidth="1"/>
+    <col min="3" max="5" width="18.7142857142857" style="4" customWidth="1"/>
+    <col min="6" max="6" width="18.7142857142857" style="11" customWidth="1"/>
+    <col min="7" max="72" width="9.14285714285714" style="11"/>
+    <col min="73" max="16384" width="9.14285714285714" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="12.75">
       <c r="A1" s="489" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="20" t="s">
         <v>24</v>
       </c>
       <c r="D1" s="20" t="s">
         <v>26</v>
       </c>
       <c r="E1" s="20" t="s">
         <v>27</v>
       </c>
       <c r="F1" s="21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="19.5" customHeight="1">
       <c r="A2" s="490"/>
       <c r="B2" s="486" t="s">
@@ -19724,76 +19810,76 @@
         <v xml:space="preserve">  </v>
       </c>
       <c r="B17" s="556"/>
       <c r="C17" s="556"/>
       <c r="D17" s="556"/>
       <c r="E17" s="556"/>
       <c r="F17" s="557"/>
       <c r="BS17" s="4"/>
       <c r="BT17" s="4"/>
     </row>
     <row r="18" spans="1:6 71:72" ht="12" customHeight="1">
       <c r="A18" s="558" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="559"/>
       <c r="C18" s="559"/>
       <c r="D18" s="335"/>
       <c r="E18" s="335"/>
       <c r="F18" s="335"/>
       <c r="BS18" s="4"/>
       <c r="BT18" s="4"/>
     </row>
     <row r="19" spans="1:6 71:72" ht="18" customHeight="1">
       <c r="A19" s="412">
         <f>+'4strana'!A18:C18</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="B19" s="414"/>
       <c r="C19" s="560"/>
       <c r="D19" s="323"/>
       <c r="E19" s="323"/>
       <c r="F19" s="323"/>
       <c r="BS19" s="4"/>
       <c r="BT19" s="4"/>
     </row>
     <row r="20" spans="1:6 71:72" ht="12" customHeight="1">
       <c r="A20" s="569" t="s">
         <v>109</v>
       </c>
       <c r="B20" s="570"/>
       <c r="C20" s="570"/>
       <c r="D20" s="570"/>
       <c r="E20" s="570"/>
       <c r="F20" s="570"/>
       <c r="BS20" s="4"/>
       <c r="BT20" s="4"/>
     </row>
     <row r="21" spans="1:6 71:72" ht="18" customHeight="1">
       <c r="A21" s="415">
         <f>+'4strana'!A20:H20</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="B21" s="556"/>
       <c r="C21" s="556"/>
       <c r="D21" s="556"/>
       <c r="E21" s="556"/>
       <c r="F21" s="557"/>
       <c r="BS21" s="4"/>
       <c r="BT21" s="4"/>
     </row>
     <row r="22" spans="1:6" ht="12" customHeight="1">
       <c r="A22" s="484"/>
       <c r="B22" s="530"/>
       <c r="C22" s="530"/>
       <c r="D22" s="530"/>
       <c r="E22" s="530"/>
       <c r="F22" s="530"/>
     </row>
     <row r="23" spans="1:6" ht="31.5" customHeight="1" thickBot="1">
       <c r="A23" s="561" t="s">
         <v>116</v>
       </c>
       <c r="B23" s="561"/>
       <c r="C23" s="561"/>
       <c r="D23" s="561"/>
       <c r="E23" s="561"/>
@@ -19835,51 +19921,51 @@
     </row>
     <row r="27" spans="1:6" ht="18" customHeight="1">
       <c r="A27" s="423" t="str">
         <f>+'4strana'!A26:H26</f>
         <v xml:space="preserve">  </v>
       </c>
       <c r="B27" s="531"/>
       <c r="C27" s="531"/>
       <c r="D27" s="531"/>
       <c r="E27" s="531"/>
       <c r="F27" s="532"/>
     </row>
     <row r="28" spans="1:6" ht="15" customHeight="1">
       <c r="A28" s="533" t="s">
         <v>111</v>
       </c>
       <c r="B28" s="534"/>
       <c r="C28" s="534"/>
       <c r="D28" s="534"/>
       <c r="E28" s="534"/>
       <c r="F28" s="535"/>
     </row>
     <row r="29" spans="1:6" ht="18" customHeight="1">
       <c r="A29" s="423">
         <f>+'4strana'!A28:H28</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="B29" s="531"/>
       <c r="C29" s="531"/>
       <c r="D29" s="531"/>
       <c r="E29" s="531"/>
       <c r="F29" s="532"/>
     </row>
     <row r="30" spans="1:72" s="119" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="456" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="536"/>
       <c r="C30" s="536"/>
       <c r="D30" s="536"/>
       <c r="E30" s="536"/>
       <c r="F30" s="537"/>
       <c r="G30" s="118"/>
       <c r="H30" s="118"/>
       <c r="I30" s="118"/>
       <c r="J30" s="118"/>
       <c r="K30" s="118"/>
       <c r="L30" s="118"/>
       <c r="M30" s="118"/>
       <c r="N30" s="118"/>
       <c r="O30" s="118"/>
@@ -20125,51 +20211,51 @@
         <v>149</v>
       </c>
       <c r="B36" s="548"/>
       <c r="C36" s="548"/>
       <c r="D36" s="548"/>
       <c r="E36" s="548"/>
       <c r="F36" s="549"/>
     </row>
     <row r="37" spans="1:6" ht="27" customHeight="1">
       <c r="A37" s="474" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="475"/>
       <c r="C37" s="476" t="s">
         <v>34</v>
       </c>
       <c r="D37" s="554"/>
       <c r="E37" s="466" t="s">
         <v>103</v>
       </c>
       <c r="F37" s="467"/>
     </row>
     <row r="38" spans="1:6" ht="18" customHeight="1">
       <c r="A38" s="472">
         <f ca="1">+TODAY()</f>
-        <v>43140.0</v>
+        <v>43140</v>
       </c>
       <c r="B38" s="550"/>
       <c r="C38" s="554"/>
       <c r="D38" s="554"/>
       <c r="E38" s="468"/>
       <c r="F38" s="551"/>
     </row>
     <row r="39" spans="1:6" ht="20.1" customHeight="1">
       <c r="A39" s="137"/>
       <c r="B39" s="117"/>
       <c r="C39" s="554"/>
       <c r="D39" s="554"/>
       <c r="E39" s="552"/>
       <c r="F39" s="553"/>
     </row>
     <row r="40" spans="1:6" ht="5.1" customHeight="1" thickBot="1">
       <c r="A40" s="461"/>
       <c r="B40" s="525"/>
       <c r="C40" s="525"/>
       <c r="D40" s="525"/>
       <c r="E40" s="525"/>
       <c r="F40" s="526"/>
     </row>
     <row r="41" spans="1:6" ht="12" customHeight="1">
       <c r="A41" s="527"/>
@@ -20239,51 +20325,51 @@
       <c r="E47" s="524"/>
       <c r="F47" s="524"/>
     </row>
     <row r="48" spans="1:6" ht="12" customHeight="1">
       <c r="A48" s="523" t="s">
         <v>42</v>
       </c>
       <c r="B48" s="524"/>
       <c r="C48" s="524"/>
       <c r="D48" s="524"/>
       <c r="E48" s="524"/>
       <c r="F48" s="524"/>
     </row>
     <row r="49" spans="1:6" ht="24" customHeight="1">
       <c r="A49" s="523" t="s">
         <v>43</v>
       </c>
       <c r="B49" s="524"/>
       <c r="C49" s="524"/>
       <c r="D49" s="524"/>
       <c r="E49" s="524"/>
       <c r="F49" s="524"/>
     </row>
     <row r="50" spans="1:6" ht="12.75">
       <c r="A50" s="484">
-        <v>2.0</v>
+        <v>2</v>
       </c>
       <c r="B50" s="485"/>
       <c r="C50" s="485"/>
       <c r="D50" s="485"/>
       <c r="E50" s="485"/>
       <c r="F50" s="485"/>
     </row>
     <row r="51" spans="1:5" ht="12.75">
       <c r="A51" s="11"/>
       <c r="B51" s="11"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="11"/>
     </row>
     <row r="52" spans="1:5" ht="12.75">
       <c r="A52" s="11"/>
       <c r="B52" s="11"/>
       <c r="C52" s="11"/>
       <c r="D52" s="11"/>
       <c r="E52" s="11"/>
     </row>
     <row r="53" spans="1:5" ht="12.75">
       <c r="A53" s="11"/>
       <c r="B53" s="11"/>
       <c r="C53" s="11"/>
@@ -20596,4245 +20682,4244 @@
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="E37:F37"/>
     <mergeCell ref="E38:F39"/>
     <mergeCell ref="C37:D39"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A46:F46"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A40:F40"/>
     <mergeCell ref="A41:F41"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A44:F44"/>
     <mergeCell ref="A48:F48"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="A49:F49"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0.3937007874015748" header="0.5118110236220472" footer="0.5118110236220472"/>
+  <pageMargins left="0.393700787401575" right="0.393700787401575" top="0.393700787401575" bottom="0.393700787401575" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" scale="94" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H205"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="D92" sqref="D92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="30.571428571428573" customWidth="1"/>
+    <col min="2" max="2" width="30.5714285714286" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="5" max="5" width="41" customWidth="1"/>
     <col min="8" max="8" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="12.75" customHeight="1" thickBot="1">
       <c r="A1" s="151"/>
       <c r="B1" s="151"/>
       <c r="C1" s="151"/>
       <c r="D1" s="152"/>
       <c r="E1" s="151"/>
       <c r="F1" s="151"/>
       <c r="G1" s="151"/>
       <c r="H1" s="151"/>
     </row>
     <row r="2" spans="1:8" ht="12.75" customHeight="1" thickBot="1">
       <c r="A2" s="151"/>
       <c r="B2" s="153" t="s">
         <v>271</v>
       </c>
       <c r="C2" s="154"/>
       <c r="D2" s="155"/>
       <c r="E2" s="156" t="s">
         <v>272</v>
       </c>
       <c r="F2" s="157"/>
       <c r="G2" s="156">
         <f>COUNTIF(H3:H210,"?*")</f>
-        <v>202.0</v>
+        <v>202</v>
       </c>
       <c r="H2" s="158"/>
     </row>
     <row r="3" spans="1:8" ht="12.75" customHeight="1">
       <c r="A3" s="151"/>
       <c r="B3" s="159" t="s">
         <v>273</v>
       </c>
       <c r="C3" s="160">
-        <v>451.0</v>
+        <v>451</v>
       </c>
       <c r="D3" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E3)),MAX($D$2:D2)+1,0)</f>
-        <v>1.0</v>
+        <v>1</v>
       </c>
       <c r="E3" s="162" t="s">
         <v>274</v>
       </c>
       <c r="F3" s="163">
-        <v>2001.0</v>
+        <v>2001</v>
       </c>
       <c r="G3" s="164"/>
       <c r="H3" s="165" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H3),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA 1</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75" customHeight="1">
       <c r="A4" s="151"/>
       <c r="B4" s="166" t="s">
         <v>275</v>
       </c>
       <c r="C4" s="167">
-        <v>452.0</v>
+        <v>452</v>
       </c>
       <c r="D4" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E4)),MAX($D$2:D3)+1,0)</f>
-        <v>2.0</v>
+        <v>2</v>
       </c>
       <c r="E4" s="168" t="s">
         <v>276</v>
       </c>
       <c r="F4" s="169">
-        <v>2002.0</v>
+        <v>2002</v>
       </c>
       <c r="G4" s="170"/>
       <c r="H4" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H4),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA 2</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75" customHeight="1">
       <c r="A5" s="151"/>
       <c r="B5" s="166" t="s">
         <v>277</v>
       </c>
       <c r="C5" s="167">
-        <v>453.0</v>
+        <v>453</v>
       </c>
       <c r="D5" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E5)),MAX($D$2:D4)+1,0)</f>
-        <v>3.0</v>
+        <v>3</v>
       </c>
       <c r="E5" s="168" t="s">
         <v>278</v>
       </c>
       <c r="F5" s="169">
-        <v>2003.0</v>
+        <v>2003</v>
       </c>
       <c r="G5" s="170"/>
       <c r="H5" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H5),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA 3</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75" customHeight="1">
       <c r="A6" s="151"/>
       <c r="B6" s="166" t="s">
         <v>279</v>
       </c>
       <c r="C6" s="167">
-        <v>454.0</v>
+        <v>454</v>
       </c>
       <c r="D6" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E6)),MAX($D$2:D5)+1,0)</f>
-        <v>4.0</v>
+        <v>4</v>
       </c>
       <c r="E6" s="168" t="s">
         <v>280</v>
       </c>
       <c r="F6" s="169">
-        <v>2004.0</v>
+        <v>2004</v>
       </c>
       <c r="G6" s="170"/>
       <c r="H6" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H6),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA 4</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75" customHeight="1">
       <c r="A7" s="151"/>
       <c r="B7" s="166" t="s">
         <v>281</v>
       </c>
       <c r="C7" s="167">
-        <v>455.0</v>
+        <v>455</v>
       </c>
       <c r="D7" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E7)),MAX($D$2:D6)+1,0)</f>
-        <v>5.0</v>
+        <v>5</v>
       </c>
       <c r="E7" s="168" t="s">
         <v>282</v>
       </c>
       <c r="F7" s="169">
-        <v>2005.0</v>
+        <v>2005</v>
       </c>
       <c r="G7" s="170"/>
       <c r="H7" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H7),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA 5</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75" customHeight="1">
       <c r="A8" s="151"/>
       <c r="B8" s="166" t="s">
         <v>283</v>
       </c>
       <c r="C8" s="167">
-        <v>456.0</v>
+        <v>456</v>
       </c>
       <c r="D8" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E8)),MAX($D$2:D7)+1,0)</f>
-        <v>6.0</v>
+        <v>6</v>
       </c>
       <c r="E8" s="168" t="s">
         <v>284</v>
       </c>
       <c r="F8" s="169">
-        <v>2006.0</v>
+        <v>2006</v>
       </c>
       <c r="G8" s="170"/>
       <c r="H8" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H8),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA 6</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75" customHeight="1">
       <c r="A9" s="151"/>
       <c r="B9" s="166" t="s">
         <v>285</v>
       </c>
       <c r="C9" s="167">
-        <v>457.0</v>
+        <v>457</v>
       </c>
       <c r="D9" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E9)),MAX($D$2:D8)+1,0)</f>
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="E9" s="168" t="s">
         <v>286</v>
       </c>
       <c r="F9" s="169">
-        <v>2007.0</v>
+        <v>2007</v>
       </c>
       <c r="G9" s="170"/>
       <c r="H9" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H9),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA 7</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75" customHeight="1">
       <c r="A10" s="151"/>
       <c r="B10" s="166" t="s">
         <v>287</v>
       </c>
       <c r="C10" s="167">
-        <v>458.0</v>
+        <v>458</v>
       </c>
       <c r="D10" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E10)),MAX($D$2:D9)+1,0)</f>
-        <v>8.0</v>
+        <v>8</v>
       </c>
       <c r="E10" s="168" t="s">
         <v>288</v>
       </c>
       <c r="F10" s="169">
-        <v>2008.0</v>
+        <v>2008</v>
       </c>
       <c r="G10" s="170"/>
       <c r="H10" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H10),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA 8</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75" customHeight="1">
       <c r="A11" s="151"/>
       <c r="B11" s="166" t="s">
         <v>289</v>
       </c>
       <c r="C11" s="167">
-        <v>459.0</v>
+        <v>459</v>
       </c>
       <c r="D11" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E11)),MAX($D$2:D10)+1,0)</f>
-        <v>9.0</v>
+        <v>9</v>
       </c>
       <c r="E11" s="168" t="s">
         <v>290</v>
       </c>
       <c r="F11" s="169">
-        <v>2009.0</v>
+        <v>2009</v>
       </c>
       <c r="G11" s="170"/>
       <c r="H11" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H11),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA 9</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75" customHeight="1">
       <c r="A12" s="151"/>
       <c r="B12" s="166" t="s">
         <v>291</v>
       </c>
       <c r="C12" s="172">
-        <v>460.0</v>
+        <v>460</v>
       </c>
       <c r="D12" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E12)),MAX($D$2:D11)+1,0)</f>
-        <v>10.0</v>
+        <v>10</v>
       </c>
       <c r="E12" s="168" t="s">
         <v>292</v>
       </c>
       <c r="F12" s="169">
-        <v>2010.0</v>
+        <v>2010</v>
       </c>
       <c r="G12" s="170"/>
       <c r="H12" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H12),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA 10</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75" customHeight="1">
       <c r="A13" s="151"/>
       <c r="B13" s="166" t="s">
         <v>293</v>
       </c>
       <c r="C13" s="167">
-        <v>461.0</v>
+        <v>461</v>
       </c>
       <c r="D13" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E13)),MAX($D$2:D12)+1,0)</f>
-        <v>11.0</v>
+        <v>11</v>
       </c>
       <c r="E13" s="168" t="s">
         <v>294</v>
       </c>
       <c r="F13" s="169">
-        <v>2011.0</v>
+        <v>2011</v>
       </c>
       <c r="G13" s="170"/>
       <c r="H13" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H13),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA-JIŽNÍ MĚSTO</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75" customHeight="1">
       <c r="A14" s="151"/>
       <c r="B14" s="166" t="s">
         <v>295</v>
       </c>
       <c r="C14" s="167">
-        <v>462.0</v>
+        <v>462</v>
       </c>
       <c r="D14" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E14)),MAX($D$2:D13)+1,0)</f>
-        <v>12.0</v>
+        <v>12</v>
       </c>
       <c r="E14" s="168" t="s">
         <v>296</v>
       </c>
       <c r="F14" s="169">
-        <v>2012.0</v>
+        <v>2012</v>
       </c>
       <c r="G14" s="170"/>
       <c r="H14" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H14),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA-MODŘANY</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75" customHeight="1">
       <c r="A15" s="151"/>
       <c r="B15" s="166" t="s">
         <v>297</v>
       </c>
       <c r="C15" s="167">
-        <v>463.0</v>
+        <v>463</v>
       </c>
       <c r="D15" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E15)),MAX($D$2:D14)+1,0)</f>
-        <v>13.0</v>
+        <v>13</v>
       </c>
       <c r="E15" s="168" t="s">
         <v>298</v>
       </c>
       <c r="F15" s="169">
-        <v>2101.0</v>
+        <v>2101</v>
       </c>
       <c r="G15" s="170"/>
       <c r="H15" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H15),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA - VÝCHOD</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75" customHeight="1">
       <c r="A16" s="151"/>
       <c r="B16" s="166" t="s">
         <v>299</v>
       </c>
       <c r="C16" s="167">
-        <v>464.0</v>
+        <v>464</v>
       </c>
       <c r="D16" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E16)),MAX($D$2:D15)+1,0)</f>
-        <v>14.0</v>
+        <v>14</v>
       </c>
       <c r="E16" s="168" t="s">
         <v>300</v>
       </c>
       <c r="F16" s="169">
-        <v>2102.0</v>
+        <v>2102</v>
       </c>
       <c r="G16" s="170"/>
       <c r="H16" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H16),$D$3:$E$204,2,0),"")</f>
         <v>PRAHA ZÁPAD</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75" customHeight="1" thickBot="1">
       <c r="A17" s="151"/>
       <c r="B17" s="173" t="s">
         <v>301</v>
       </c>
       <c r="C17" s="174">
-        <v>13.0</v>
+        <v>13</v>
       </c>
       <c r="D17" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E17)),MAX($D$2:D16)+1,0)</f>
-        <v>15.0</v>
+        <v>15</v>
       </c>
       <c r="E17" s="168" t="s">
         <v>302</v>
       </c>
       <c r="F17" s="169">
-        <v>2103.0</v>
+        <v>2103</v>
       </c>
       <c r="G17" s="170"/>
       <c r="H17" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H17),$D$3:$E$204,2,0),"")</f>
         <v>BENEŠOV</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75" customHeight="1">
       <c r="A18" s="151"/>
       <c r="B18" s="151"/>
       <c r="C18" s="151"/>
       <c r="D18" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E18)),MAX($D$2:D17)+1,0)</f>
-        <v>16.0</v>
+        <v>16</v>
       </c>
       <c r="E18" s="168" t="s">
         <v>303</v>
       </c>
       <c r="F18" s="169">
-        <v>2104.0</v>
+        <v>2104</v>
       </c>
       <c r="G18" s="170"/>
       <c r="H18" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H18),$D$3:$E$204,2,0),"")</f>
         <v>BEROUN</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75" customHeight="1">
       <c r="A19" s="151"/>
       <c r="B19" s="151"/>
       <c r="C19" s="151"/>
       <c r="D19" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E19)),MAX($D$2:D18)+1,0)</f>
-        <v>17.0</v>
+        <v>17</v>
       </c>
       <c r="E19" s="168" t="s">
         <v>304</v>
       </c>
       <c r="F19" s="169">
-        <v>2105.0</v>
+        <v>2105</v>
       </c>
       <c r="G19" s="170"/>
       <c r="H19" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H19),$D$3:$E$204,2,0),"")</f>
         <v>BRANDÝS N.L. - ST.BOL.</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75" customHeight="1">
       <c r="A20" s="151"/>
       <c r="B20" s="151"/>
       <c r="C20" s="151"/>
       <c r="D20" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E20)),MAX($D$2:D19)+1,0)</f>
-        <v>18.0</v>
+        <v>18</v>
       </c>
       <c r="E20" s="168" t="s">
         <v>305</v>
       </c>
       <c r="F20" s="169">
-        <v>2106.0</v>
+        <v>2106</v>
       </c>
       <c r="G20" s="170"/>
       <c r="H20" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H20),$D$3:$E$204,2,0),"")</f>
         <v>ČÁSLAV</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75" customHeight="1">
       <c r="A21" s="151"/>
       <c r="B21" s="151"/>
       <c r="C21" s="151"/>
       <c r="D21" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E21)),MAX($D$2:D20)+1,0)</f>
-        <v>19.0</v>
+        <v>19</v>
       </c>
       <c r="E21" s="168" t="s">
         <v>306</v>
       </c>
       <c r="F21" s="169">
-        <v>2107.0</v>
+        <v>2107</v>
       </c>
       <c r="G21" s="170"/>
       <c r="H21" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H21),$D$3:$E$204,2,0),"")</f>
         <v>ČESKÝ BROD</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75" customHeight="1">
       <c r="A22" s="151"/>
       <c r="B22" s="151"/>
       <c r="C22" s="151"/>
       <c r="D22" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E22)),MAX($D$2:D21)+1,0)</f>
-        <v>20.0</v>
+        <v>20</v>
       </c>
       <c r="E22" s="168" t="s">
         <v>307</v>
       </c>
       <c r="F22" s="169">
-        <v>2108.0</v>
+        <v>2108</v>
       </c>
       <c r="G22" s="170"/>
       <c r="H22" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H22),$D$3:$E$204,2,0),"")</f>
         <v>DOBŘÍŠ</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75" customHeight="1">
       <c r="A23" s="151"/>
       <c r="B23" s="151"/>
       <c r="C23" s="151"/>
       <c r="D23" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E23)),MAX($D$2:D22)+1,0)</f>
-        <v>21.0</v>
+        <v>21</v>
       </c>
       <c r="E23" s="168" t="s">
         <v>308</v>
       </c>
       <c r="F23" s="169">
-        <v>2109.0</v>
+        <v>2109</v>
       </c>
       <c r="G23" s="170"/>
       <c r="H23" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H23),$D$3:$E$204,2,0),"")</f>
         <v>HOŘOVICE</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75" customHeight="1">
       <c r="A24" s="151"/>
       <c r="B24" s="151"/>
       <c r="C24" s="151"/>
       <c r="D24" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E24)),MAX($D$2:D23)+1,0)</f>
-        <v>22.0</v>
+        <v>22</v>
       </c>
       <c r="E24" s="168" t="s">
         <v>309</v>
       </c>
       <c r="F24" s="169">
-        <v>2110.0</v>
+        <v>2110</v>
       </c>
       <c r="G24" s="170"/>
       <c r="H24" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H24),$D$3:$E$204,2,0),"")</f>
         <v>KLADNO</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75" customHeight="1">
       <c r="A25" s="151"/>
       <c r="B25" s="151"/>
       <c r="C25" s="151"/>
       <c r="D25" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E25)),MAX($D$2:D24)+1,0)</f>
-        <v>23.0</v>
+        <v>23</v>
       </c>
       <c r="E25" s="168" t="s">
         <v>310</v>
       </c>
       <c r="F25" s="169">
-        <v>2111.0</v>
+        <v>2111</v>
       </c>
       <c r="G25" s="170"/>
       <c r="H25" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H25),$D$3:$E$204,2,0),"")</f>
         <v>KOLÍN</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75" customHeight="1">
       <c r="A26" s="151"/>
       <c r="B26" s="151"/>
       <c r="C26" s="151"/>
       <c r="D26" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E26)),MAX($D$2:D25)+1,0)</f>
-        <v>24.0</v>
+        <v>24</v>
       </c>
       <c r="E26" s="168" t="s">
         <v>311</v>
       </c>
       <c r="F26" s="169">
-        <v>2112.0</v>
+        <v>2112</v>
       </c>
       <c r="G26" s="170"/>
       <c r="H26" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H26),$D$3:$E$204,2,0),"")</f>
         <v>KRALUPY NAD VLTAVOU</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75" customHeight="1">
       <c r="A27" s="151"/>
       <c r="B27" s="151"/>
       <c r="C27" s="151"/>
       <c r="D27" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E27)),MAX($D$2:D26)+1,0)</f>
-        <v>25.0</v>
+        <v>25</v>
       </c>
       <c r="E27" s="168" t="s">
         <v>312</v>
       </c>
       <c r="F27" s="169">
-        <v>2113.0</v>
+        <v>2113</v>
       </c>
       <c r="G27" s="170"/>
       <c r="H27" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H27),$D$3:$E$204,2,0),"")</f>
         <v>KUTNÁ HORA</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75" customHeight="1">
       <c r="A28" s="151"/>
       <c r="B28" s="151"/>
       <c r="C28" s="151"/>
       <c r="D28" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E28)),MAX($D$2:D27)+1,0)</f>
-        <v>26.0</v>
+        <v>26</v>
       </c>
       <c r="E28" s="168" t="s">
         <v>313</v>
       </c>
       <c r="F28" s="169">
-        <v>2114.0</v>
+        <v>2114</v>
       </c>
       <c r="G28" s="170"/>
       <c r="H28" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H28),$D$3:$E$204,2,0),"")</f>
         <v>MĚLNÍK</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75" customHeight="1">
       <c r="A29" s="151"/>
       <c r="B29" s="151"/>
       <c r="C29" s="151"/>
       <c r="D29" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E29)),MAX($D$2:D28)+1,0)</f>
-        <v>27.0</v>
+        <v>27</v>
       </c>
       <c r="E29" s="168" t="s">
         <v>314</v>
       </c>
       <c r="F29" s="169">
-        <v>2115.0</v>
+        <v>2115</v>
       </c>
       <c r="G29" s="170"/>
       <c r="H29" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H29),$D$3:$E$204,2,0),"")</f>
         <v>MLADÁ BOLESLAV</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75" customHeight="1">
       <c r="A30" s="151"/>
       <c r="B30" s="151"/>
       <c r="C30" s="151"/>
       <c r="D30" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E30)),MAX($D$2:D29)+1,0)</f>
-        <v>28.0</v>
+        <v>28</v>
       </c>
       <c r="E30" s="168" t="s">
         <v>315</v>
       </c>
       <c r="F30" s="169">
-        <v>2116.0</v>
+        <v>2116</v>
       </c>
       <c r="G30" s="170"/>
       <c r="H30" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H30),$D$3:$E$204,2,0),"")</f>
         <v>MNICHOVO HRADIŠTĚ</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75" customHeight="1">
       <c r="A31" s="151"/>
       <c r="B31" s="151"/>
       <c r="C31" s="151"/>
       <c r="D31" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E31)),MAX($D$2:D30)+1,0)</f>
-        <v>29.0</v>
+        <v>29</v>
       </c>
       <c r="E31" s="168" t="s">
         <v>316</v>
       </c>
       <c r="F31" s="169">
-        <v>2117.0</v>
+        <v>2117</v>
       </c>
       <c r="G31" s="170"/>
       <c r="H31" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H31),$D$3:$E$204,2,0),"")</f>
         <v>NERATOVICE</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75" customHeight="1">
       <c r="A32" s="151"/>
       <c r="B32" s="151"/>
       <c r="C32" s="151"/>
       <c r="D32" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E32)),MAX($D$2:D31)+1,0)</f>
-        <v>30.0</v>
+        <v>30</v>
       </c>
       <c r="E32" s="168" t="s">
         <v>317</v>
       </c>
       <c r="F32" s="169">
-        <v>2118.0</v>
+        <v>2118</v>
       </c>
       <c r="G32" s="170"/>
       <c r="H32" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H32),$D$3:$E$204,2,0),"")</f>
         <v>NYMBURK</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75" customHeight="1">
       <c r="A33" s="151"/>
       <c r="B33" s="151"/>
       <c r="C33" s="151"/>
       <c r="D33" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E33)),MAX($D$2:D32)+1,0)</f>
-        <v>31.0</v>
+        <v>31</v>
       </c>
       <c r="E33" s="168" t="s">
         <v>318</v>
       </c>
       <c r="F33" s="169">
-        <v>2119.0</v>
+        <v>2119</v>
       </c>
       <c r="G33" s="170"/>
       <c r="H33" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H33),$D$3:$E$204,2,0),"")</f>
         <v>PODĚBRADY</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75" customHeight="1">
       <c r="A34" s="151"/>
       <c r="B34" s="151"/>
       <c r="C34" s="151"/>
       <c r="D34" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E34)),MAX($D$2:D33)+1,0)</f>
-        <v>32.0</v>
+        <v>32</v>
       </c>
       <c r="E34" s="168" t="s">
         <v>319</v>
       </c>
       <c r="F34" s="169">
-        <v>2120.0</v>
+        <v>2120</v>
       </c>
       <c r="G34" s="170"/>
       <c r="H34" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H34),$D$3:$E$204,2,0),"")</f>
         <v>PŘÍBRAM</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75" customHeight="1">
       <c r="A35" s="151"/>
       <c r="B35" s="151"/>
       <c r="C35" s="151"/>
       <c r="D35" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E35)),MAX($D$2:D34)+1,0)</f>
-        <v>33.0</v>
+        <v>33</v>
       </c>
       <c r="E35" s="168" t="s">
         <v>320</v>
       </c>
       <c r="F35" s="169">
-        <v>2121.0</v>
+        <v>2121</v>
       </c>
       <c r="G35" s="170"/>
       <c r="H35" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H35),$D$3:$E$204,2,0),"")</f>
         <v>RAKOVNÍK</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75" customHeight="1">
       <c r="A36" s="151"/>
       <c r="B36" s="151"/>
       <c r="C36" s="151"/>
       <c r="D36" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E36)),MAX($D$2:D35)+1,0)</f>
-        <v>34.0</v>
+        <v>34</v>
       </c>
       <c r="E36" s="168" t="s">
         <v>321</v>
       </c>
       <c r="F36" s="169">
-        <v>2122.0</v>
+        <v>2122</v>
       </c>
       <c r="G36" s="170"/>
       <c r="H36" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H36),$D$3:$E$204,2,0),"")</f>
         <v>ŘÍČANY</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75" customHeight="1">
       <c r="A37" s="151"/>
       <c r="B37" s="151"/>
       <c r="C37" s="151"/>
       <c r="D37" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E37)),MAX($D$2:D36)+1,0)</f>
-        <v>35.0</v>
+        <v>35</v>
       </c>
       <c r="E37" s="168" t="s">
         <v>322</v>
       </c>
       <c r="F37" s="169">
-        <v>2123.0</v>
+        <v>2123</v>
       </c>
       <c r="G37" s="170"/>
       <c r="H37" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H37),$D$3:$E$204,2,0),"")</f>
         <v>SEDLČANY</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75" customHeight="1">
       <c r="A38" s="151"/>
       <c r="B38" s="151"/>
       <c r="C38" s="151"/>
       <c r="D38" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E38)),MAX($D$2:D37)+1,0)</f>
-        <v>36.0</v>
+        <v>36</v>
       </c>
       <c r="E38" s="168" t="s">
         <v>323</v>
       </c>
       <c r="F38" s="169">
-        <v>2124.0</v>
+        <v>2124</v>
       </c>
       <c r="G38" s="170"/>
       <c r="H38" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H38),$D$3:$E$204,2,0),"")</f>
         <v>SLANÝ</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75" customHeight="1">
       <c r="A39" s="151"/>
       <c r="B39" s="151"/>
       <c r="C39" s="151"/>
       <c r="D39" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E39)),MAX($D$2:D38)+1,0)</f>
-        <v>37.0</v>
+        <v>37</v>
       </c>
       <c r="E39" s="168" t="s">
         <v>324</v>
       </c>
       <c r="F39" s="169">
-        <v>2125.0</v>
+        <v>2125</v>
       </c>
       <c r="G39" s="170"/>
       <c r="H39" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H39),$D$3:$E$204,2,0),"")</f>
         <v>VLAŠIM</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75" customHeight="1">
       <c r="A40" s="151"/>
       <c r="B40" s="151"/>
       <c r="C40" s="151"/>
       <c r="D40" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E40)),MAX($D$2:D39)+1,0)</f>
-        <v>38.0</v>
+        <v>38</v>
       </c>
       <c r="E40" s="168" t="s">
         <v>325</v>
       </c>
       <c r="F40" s="169">
-        <v>2126.0</v>
+        <v>2126</v>
       </c>
       <c r="G40" s="170"/>
       <c r="H40" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H40),$D$3:$E$204,2,0),"")</f>
         <v>VOTICE</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75" customHeight="1">
       <c r="A41" s="151"/>
       <c r="B41" s="151"/>
       <c r="C41" s="151"/>
       <c r="D41" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E41)),MAX($D$2:D40)+1,0)</f>
-        <v>39.0</v>
+        <v>39</v>
       </c>
       <c r="E41" s="168" t="s">
         <v>326</v>
       </c>
       <c r="F41" s="169">
-        <v>2201.0</v>
+        <v>2201</v>
       </c>
       <c r="G41" s="170"/>
       <c r="H41" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H41),$D$3:$E$204,2,0),"")</f>
         <v>ČESKÉ BUDĚJOVICE</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75" customHeight="1">
       <c r="A42" s="151"/>
       <c r="B42" s="151"/>
       <c r="C42" s="151"/>
       <c r="D42" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E42)),MAX($D$2:D41)+1,0)</f>
-        <v>40.0</v>
+        <v>40</v>
       </c>
       <c r="E42" s="168" t="s">
         <v>327</v>
       </c>
       <c r="F42" s="169">
-        <v>2202.0</v>
+        <v>2202</v>
       </c>
       <c r="G42" s="170"/>
       <c r="H42" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H42),$D$3:$E$204,2,0),"")</f>
         <v>BLATNÁ</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75" customHeight="1">
       <c r="A43" s="151"/>
       <c r="B43" s="151"/>
       <c r="C43" s="151"/>
       <c r="D43" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E43)),MAX($D$2:D42)+1,0)</f>
-        <v>41.0</v>
+        <v>41</v>
       </c>
       <c r="E43" s="168" t="s">
         <v>328</v>
       </c>
       <c r="F43" s="169">
-        <v>2203.0</v>
+        <v>2203</v>
       </c>
       <c r="G43" s="170"/>
       <c r="H43" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H43),$D$3:$E$204,2,0),"")</f>
         <v>ČESKÝ KRUMLOV</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75" customHeight="1">
       <c r="A44" s="151"/>
       <c r="B44" s="151"/>
       <c r="C44" s="151"/>
       <c r="D44" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E44)),MAX($D$2:D43)+1,0)</f>
-        <v>42.0</v>
+        <v>42</v>
       </c>
       <c r="E44" s="168" t="s">
         <v>329</v>
       </c>
       <c r="F44" s="169">
-        <v>2204.0</v>
+        <v>2204</v>
       </c>
       <c r="G44" s="170"/>
       <c r="H44" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H44),$D$3:$E$204,2,0),"")</f>
         <v>DAČICE</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75" customHeight="1">
       <c r="A45" s="151"/>
       <c r="B45" s="151"/>
       <c r="C45" s="151"/>
       <c r="D45" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E45)),MAX($D$2:D44)+1,0)</f>
-        <v>43.0</v>
+        <v>43</v>
       </c>
       <c r="E45" s="168" t="s">
         <v>330</v>
       </c>
       <c r="F45" s="169">
-        <v>2205.0</v>
+        <v>2205</v>
       </c>
       <c r="G45" s="170"/>
       <c r="H45" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H45),$D$3:$E$204,2,0),"")</f>
         <v>JINDŘICHŮV HRADEC</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75" customHeight="1">
       <c r="A46" s="151"/>
       <c r="B46" s="151"/>
       <c r="C46" s="151"/>
       <c r="D46" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E46)),MAX($D$2:D45)+1,0)</f>
-        <v>44.0</v>
+        <v>44</v>
       </c>
       <c r="E46" s="168" t="s">
         <v>331</v>
       </c>
       <c r="F46" s="169">
-        <v>2206.0</v>
+        <v>2206</v>
       </c>
       <c r="G46" s="170"/>
       <c r="H46" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H46),$D$3:$E$204,2,0),"")</f>
         <v>KAPLICE</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75" customHeight="1">
       <c r="A47" s="151"/>
       <c r="B47" s="151"/>
       <c r="C47" s="151"/>
       <c r="D47" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E47)),MAX($D$2:D46)+1,0)</f>
-        <v>45.0</v>
+        <v>45</v>
       </c>
       <c r="E47" s="168" t="s">
         <v>332</v>
       </c>
       <c r="F47" s="169">
-        <v>2207.0</v>
+        <v>2207</v>
       </c>
       <c r="G47" s="170"/>
       <c r="H47" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H47),$D$3:$E$204,2,0),"")</f>
         <v>MILEVSKO</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75" customHeight="1">
       <c r="A48" s="151"/>
       <c r="B48" s="151"/>
       <c r="C48" s="151"/>
       <c r="D48" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E48)),MAX($D$2:D47)+1,0)</f>
-        <v>46.0</v>
+        <v>46</v>
       </c>
       <c r="E48" s="168" t="s">
         <v>333</v>
       </c>
       <c r="F48" s="169">
-        <v>2208.0</v>
+        <v>2208</v>
       </c>
       <c r="G48" s="170"/>
       <c r="H48" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H48),$D$3:$E$204,2,0),"")</f>
         <v>PÍSEK</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75" customHeight="1">
       <c r="A49" s="151"/>
       <c r="B49" s="151"/>
       <c r="C49" s="151"/>
       <c r="D49" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E49)),MAX($D$2:D48)+1,0)</f>
-        <v>47.0</v>
+        <v>47</v>
       </c>
       <c r="E49" s="168" t="s">
         <v>334</v>
       </c>
       <c r="F49" s="169">
-        <v>2209.0</v>
+        <v>2209</v>
       </c>
       <c r="G49" s="170"/>
       <c r="H49" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H49),$D$3:$E$204,2,0),"")</f>
         <v>PRACHATICE</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75" customHeight="1">
       <c r="A50" s="151"/>
       <c r="B50" s="151"/>
       <c r="C50" s="151"/>
       <c r="D50" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E50)),MAX($D$2:D49)+1,0)</f>
-        <v>48.0</v>
+        <v>48</v>
       </c>
       <c r="E50" s="168" t="s">
         <v>335</v>
       </c>
       <c r="F50" s="169">
-        <v>2210.0</v>
+        <v>2210</v>
       </c>
       <c r="G50" s="170"/>
       <c r="H50" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H50),$D$3:$E$204,2,0),"")</f>
         <v>SOBĚSLAV</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75" customHeight="1">
       <c r="A51" s="151"/>
       <c r="B51" s="151"/>
       <c r="C51" s="151"/>
       <c r="D51" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E51)),MAX($D$2:D50)+1,0)</f>
-        <v>49.0</v>
+        <v>49</v>
       </c>
       <c r="E51" s="168" t="s">
         <v>336</v>
       </c>
       <c r="F51" s="169">
-        <v>2211.0</v>
+        <v>2211</v>
       </c>
       <c r="G51" s="170"/>
       <c r="H51" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H51),$D$3:$E$204,2,0),"")</f>
         <v>STRAKONICE</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75" customHeight="1">
       <c r="A52" s="151"/>
       <c r="B52" s="151"/>
       <c r="C52" s="151"/>
       <c r="D52" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E52)),MAX($D$2:D51)+1,0)</f>
-        <v>50.0</v>
+        <v>50</v>
       </c>
       <c r="E52" s="168" t="s">
         <v>337</v>
       </c>
       <c r="F52" s="169">
-        <v>2212.0</v>
+        <v>2212</v>
       </c>
       <c r="G52" s="170"/>
       <c r="H52" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H52),$D$3:$E$204,2,0),"")</f>
         <v>TÁBOR</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75" customHeight="1">
       <c r="A53" s="151"/>
       <c r="B53" s="151"/>
       <c r="C53" s="151"/>
       <c r="D53" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E53)),MAX($D$2:D52)+1,0)</f>
-        <v>51.0</v>
+        <v>51</v>
       </c>
       <c r="E53" s="168" t="s">
         <v>338</v>
       </c>
       <c r="F53" s="169">
-        <v>2213.0</v>
+        <v>2213</v>
       </c>
       <c r="G53" s="170"/>
       <c r="H53" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H53),$D$3:$E$204,2,0),"")</f>
         <v>TRHOVÉ SVINY</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75" customHeight="1">
       <c r="A54" s="151"/>
       <c r="B54" s="151"/>
       <c r="C54" s="151"/>
       <c r="D54" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E54)),MAX($D$2:D53)+1,0)</f>
-        <v>52.0</v>
+        <v>52</v>
       </c>
       <c r="E54" s="168" t="s">
         <v>339</v>
       </c>
       <c r="F54" s="169">
-        <v>2214.0</v>
+        <v>2214</v>
       </c>
       <c r="G54" s="170"/>
       <c r="H54" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H54),$D$3:$E$204,2,0),"")</f>
         <v>TŘEBOŇ</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75" customHeight="1">
       <c r="A55" s="151"/>
       <c r="B55" s="151"/>
       <c r="C55" s="151"/>
       <c r="D55" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E55)),MAX($D$2:D54)+1,0)</f>
-        <v>53.0</v>
+        <v>53</v>
       </c>
       <c r="E55" s="168" t="s">
         <v>340</v>
       </c>
       <c r="F55" s="169">
-        <v>2215.0</v>
+        <v>2215</v>
       </c>
       <c r="G55" s="170"/>
       <c r="H55" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H55),$D$3:$E$204,2,0),"")</f>
         <v>TÝN NAD VLTAVOU</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75" customHeight="1">
       <c r="A56" s="151"/>
       <c r="B56" s="151"/>
       <c r="C56" s="151"/>
       <c r="D56" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E56)),MAX($D$2:D55)+1,0)</f>
-        <v>54.0</v>
+        <v>54</v>
       </c>
       <c r="E56" s="168" t="s">
         <v>341</v>
       </c>
       <c r="F56" s="169">
-        <v>2216.0</v>
+        <v>2216</v>
       </c>
       <c r="G56" s="170"/>
       <c r="H56" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H56),$D$3:$E$204,2,0),"")</f>
         <v>VIMPERK</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75" customHeight="1">
       <c r="A57" s="151"/>
       <c r="B57" s="151"/>
       <c r="C57" s="151"/>
       <c r="D57" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E57)),MAX($D$2:D56)+1,0)</f>
-        <v>55.0</v>
+        <v>55</v>
       </c>
       <c r="E57" s="168" t="s">
         <v>342</v>
       </c>
       <c r="F57" s="169">
-        <v>2217.0</v>
+        <v>2217</v>
       </c>
       <c r="G57" s="170"/>
       <c r="H57" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H57),$D$3:$E$204,2,0),"")</f>
         <v>VODŇANY</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75" customHeight="1">
       <c r="A58" s="151"/>
       <c r="B58" s="151"/>
       <c r="C58" s="151"/>
       <c r="D58" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E58)),MAX($D$2:D57)+1,0)</f>
-        <v>56.0</v>
+        <v>56</v>
       </c>
       <c r="E58" s="168" t="s">
         <v>343</v>
       </c>
       <c r="F58" s="169">
-        <v>2301.0</v>
+        <v>2301</v>
       </c>
       <c r="G58" s="170"/>
       <c r="H58" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H58),$D$3:$E$204,2,0),"")</f>
         <v>PLZEŇ</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75" customHeight="1">
       <c r="A59" s="151"/>
       <c r="B59" s="151"/>
       <c r="C59" s="151"/>
       <c r="D59" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E59)),MAX($D$2:D58)+1,0)</f>
-        <v>57.0</v>
+        <v>57</v>
       </c>
       <c r="E59" s="168" t="s">
         <v>344</v>
       </c>
       <c r="F59" s="169">
-        <v>2302.0</v>
+        <v>2302</v>
       </c>
       <c r="G59" s="170"/>
       <c r="H59" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H59),$D$3:$E$204,2,0),"")</f>
         <v>PLZEŇ-SEVER</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75" customHeight="1">
       <c r="A60" s="151"/>
       <c r="B60" s="151"/>
       <c r="C60" s="151"/>
       <c r="D60" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E60)),MAX($D$2:D59)+1,0)</f>
-        <v>58.0</v>
+        <v>58</v>
       </c>
       <c r="E60" s="168" t="s">
         <v>345</v>
       </c>
       <c r="F60" s="169">
-        <v>2303.0</v>
+        <v>2303</v>
       </c>
       <c r="G60" s="170"/>
       <c r="H60" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H60),$D$3:$E$204,2,0),"")</f>
         <v>PLZEŇ-JIH</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75" customHeight="1">
       <c r="A61" s="151"/>
       <c r="B61" s="151"/>
       <c r="C61" s="151"/>
       <c r="D61" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E61)),MAX($D$2:D60)+1,0)</f>
-        <v>59.0</v>
+        <v>59</v>
       </c>
       <c r="E61" s="168" t="s">
         <v>346</v>
       </c>
       <c r="F61" s="169">
-        <v>2304.0</v>
+        <v>2304</v>
       </c>
       <c r="G61" s="170"/>
       <c r="H61" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H61),$D$3:$E$204,2,0),"")</f>
         <v>BLOVICE</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75" customHeight="1">
       <c r="A62" s="151"/>
       <c r="B62" s="151"/>
       <c r="C62" s="151"/>
       <c r="D62" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E62)),MAX($D$2:D61)+1,0)</f>
-        <v>60.0</v>
+        <v>60</v>
       </c>
       <c r="E62" s="168" t="s">
         <v>347</v>
       </c>
       <c r="F62" s="169">
-        <v>2305.0</v>
+        <v>2305</v>
       </c>
       <c r="G62" s="170"/>
       <c r="H62" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H62),$D$3:$E$204,2,0),"")</f>
         <v>DOMAŽLICE</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75" customHeight="1">
       <c r="A63" s="151"/>
       <c r="B63" s="151"/>
       <c r="C63" s="151"/>
       <c r="D63" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E63)),MAX($D$2:D62)+1,0)</f>
-        <v>61.0</v>
+        <v>61</v>
       </c>
       <c r="E63" s="168" t="s">
         <v>348</v>
       </c>
       <c r="F63" s="169">
-        <v>2306.0</v>
+        <v>2306</v>
       </c>
       <c r="G63" s="170"/>
       <c r="H63" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H63),$D$3:$E$204,2,0),"")</f>
         <v>HORAŽĎOVICE</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75" customHeight="1">
       <c r="A64" s="151"/>
       <c r="B64" s="151"/>
       <c r="C64" s="151"/>
       <c r="D64" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E64)),MAX($D$2:D63)+1,0)</f>
-        <v>62.0</v>
+        <v>62</v>
       </c>
       <c r="E64" s="168" t="s">
         <v>349</v>
       </c>
       <c r="F64" s="169">
-        <v>2307.0</v>
+        <v>2307</v>
       </c>
       <c r="G64" s="170"/>
       <c r="H64" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H64),$D$3:$E$204,2,0),"")</f>
         <v>HORŠOVSKÝ TÝN</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75" customHeight="1">
       <c r="A65" s="151"/>
       <c r="B65" s="151"/>
       <c r="C65" s="151"/>
       <c r="D65" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E65)),MAX($D$2:D64)+1,0)</f>
-        <v>63.0</v>
+        <v>63</v>
       </c>
       <c r="E65" s="168" t="s">
         <v>350</v>
       </c>
       <c r="F65" s="169">
-        <v>2308.0</v>
+        <v>2308</v>
       </c>
       <c r="G65" s="170"/>
       <c r="H65" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H65),$D$3:$E$204,2,0),"")</f>
         <v>KLATOVY</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75" customHeight="1">
       <c r="A66" s="151"/>
       <c r="B66" s="151"/>
       <c r="C66" s="151"/>
       <c r="D66" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E66)),MAX($D$2:D65)+1,0)</f>
-        <v>64.0</v>
+        <v>64</v>
       </c>
       <c r="E66" s="168" t="s">
         <v>351</v>
       </c>
       <c r="F66" s="169">
-        <v>2309.0</v>
+        <v>2309</v>
       </c>
       <c r="G66" s="170"/>
       <c r="H66" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H66),$D$3:$E$204,2,0),"")</f>
         <v>KRALOVICE</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75" customHeight="1">
       <c r="A67" s="151"/>
       <c r="B67" s="151"/>
       <c r="C67" s="151"/>
       <c r="D67" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E67)),MAX($D$2:D66)+1,0)</f>
-        <v>65.0</v>
+        <v>65</v>
       </c>
       <c r="E67" s="168" t="s">
         <v>352</v>
       </c>
       <c r="F67" s="169">
-        <v>2310.0</v>
+        <v>2310</v>
       </c>
       <c r="G67" s="170"/>
       <c r="H67" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H67),$D$3:$E$204,2,0),"")</f>
         <v>NEPOMUK</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75" customHeight="1">
       <c r="A68" s="151"/>
       <c r="B68" s="151"/>
       <c r="C68" s="151"/>
       <c r="D68" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E68)),MAX($D$2:D67)+1,0)</f>
-        <v>66.0</v>
+        <v>66</v>
       </c>
       <c r="E68" s="168" t="s">
         <v>353</v>
       </c>
       <c r="F68" s="169">
-        <v>2311.0</v>
+        <v>2311</v>
       </c>
       <c r="G68" s="170"/>
       <c r="H68" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H68),$D$3:$E$204,2,0),"")</f>
         <v>PŘEŠTICE</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75" customHeight="1">
       <c r="A69" s="151"/>
       <c r="B69" s="151"/>
       <c r="C69" s="151"/>
       <c r="D69" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E69)),MAX($D$2:D68)+1,0)</f>
-        <v>67.0</v>
+        <v>67</v>
       </c>
       <c r="E69" s="168" t="s">
         <v>354</v>
       </c>
       <c r="F69" s="169">
-        <v>2312.0</v>
+        <v>2312</v>
       </c>
       <c r="G69" s="170"/>
       <c r="H69" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H69),$D$3:$E$204,2,0),"")</f>
         <v>ROKYCANY</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75" customHeight="1">
       <c r="A70" s="151"/>
       <c r="B70" s="151"/>
       <c r="C70" s="151"/>
       <c r="D70" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E70)),MAX($D$2:D69)+1,0)</f>
-        <v>68.0</v>
+        <v>68</v>
       </c>
       <c r="E70" s="168" t="s">
         <v>355</v>
       </c>
       <c r="F70" s="169">
-        <v>2313.0</v>
+        <v>2313</v>
       </c>
       <c r="G70" s="170"/>
       <c r="H70" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H70),$D$3:$E$204,2,0),"")</f>
         <v>TACHOV</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75" customHeight="1">
       <c r="A71" s="151"/>
       <c r="B71" s="151"/>
       <c r="C71" s="151"/>
       <c r="D71" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E71)),MAX($D$2:D70)+1,0)</f>
-        <v>69.0</v>
+        <v>69</v>
       </c>
       <c r="E71" s="168" t="s">
         <v>356</v>
       </c>
       <c r="F71" s="169">
-        <v>2314.0</v>
+        <v>2314</v>
       </c>
       <c r="G71" s="170"/>
       <c r="H71" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H71),$D$3:$E$204,2,0),"")</f>
         <v>STŘÍBRO</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75" customHeight="1">
       <c r="A72" s="151"/>
       <c r="B72" s="151"/>
       <c r="C72" s="151"/>
       <c r="D72" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E72)),MAX($D$2:D71)+1,0)</f>
-        <v>70.0</v>
+        <v>70</v>
       </c>
       <c r="E72" s="168" t="s">
         <v>357</v>
       </c>
       <c r="F72" s="169">
-        <v>2315.0</v>
+        <v>2315</v>
       </c>
       <c r="G72" s="170"/>
       <c r="H72" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H72),$D$3:$E$204,2,0),"")</f>
         <v>SUŠICE</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75" customHeight="1">
       <c r="A73" s="151"/>
       <c r="B73" s="151"/>
       <c r="C73" s="151"/>
       <c r="D73" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E73)),MAX($D$2:D72)+1,0)</f>
-        <v>71.0</v>
+        <v>71</v>
       </c>
       <c r="E73" s="168" t="s">
         <v>358</v>
       </c>
       <c r="F73" s="169">
-        <v>2401.0</v>
+        <v>2401</v>
       </c>
       <c r="G73" s="170"/>
       <c r="H73" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H73),$D$3:$E$204,2,0),"")</f>
         <v>KARLOVY VARY</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75" customHeight="1">
       <c r="A74" s="151"/>
       <c r="B74" s="151"/>
       <c r="C74" s="151"/>
       <c r="D74" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E74)),MAX($D$2:D73)+1,0)</f>
-        <v>72.0</v>
+        <v>72</v>
       </c>
       <c r="E74" s="168" t="s">
         <v>359</v>
       </c>
       <c r="F74" s="169">
-        <v>2402.0</v>
+        <v>2402</v>
       </c>
       <c r="G74" s="170"/>
       <c r="H74" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H74),$D$3:$E$204,2,0),"")</f>
         <v>AŠ</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75" customHeight="1">
       <c r="A75" s="151"/>
       <c r="B75" s="151"/>
       <c r="C75" s="151"/>
       <c r="D75" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E75)),MAX($D$2:D74)+1,0)</f>
-        <v>73.0</v>
+        <v>73</v>
       </c>
       <c r="E75" s="168" t="s">
         <v>360</v>
       </c>
       <c r="F75" s="169">
-        <v>2403.0</v>
+        <v>2403</v>
       </c>
       <c r="G75" s="170"/>
       <c r="H75" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H75),$D$3:$E$204,2,0),"")</f>
         <v>CHEB</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75" customHeight="1">
       <c r="A76" s="151"/>
       <c r="B76" s="151"/>
       <c r="C76" s="151"/>
       <c r="D76" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E76)),MAX($D$2:D75)+1,0)</f>
-        <v>74.0</v>
+        <v>74</v>
       </c>
       <c r="E76" s="168" t="s">
         <v>361</v>
       </c>
       <c r="F76" s="169">
-        <v>2404.0</v>
+        <v>2404</v>
       </c>
       <c r="G76" s="170"/>
       <c r="H76" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H76),$D$3:$E$204,2,0),"")</f>
         <v>KRASLICE</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75" customHeight="1">
       <c r="A77" s="151"/>
       <c r="B77" s="151"/>
       <c r="C77" s="151"/>
       <c r="D77" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E77)),MAX($D$2:D76)+1,0)</f>
-        <v>75.0</v>
+        <v>75</v>
       </c>
       <c r="E77" s="168" t="s">
         <v>362</v>
       </c>
       <c r="F77" s="169">
-        <v>2405.0</v>
+        <v>2405</v>
       </c>
       <c r="G77" s="170"/>
       <c r="H77" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H77),$D$3:$E$204,2,0),"")</f>
         <v>MARIÁNSKÉ LÁZNĚ</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75" customHeight="1">
       <c r="A78" s="151"/>
       <c r="B78" s="151"/>
       <c r="C78" s="151"/>
       <c r="D78" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E78)),MAX($D$2:D77)+1,0)</f>
-        <v>76.0</v>
+        <v>76</v>
       </c>
       <c r="E78" s="168" t="s">
         <v>363</v>
       </c>
       <c r="F78" s="169">
-        <v>2406.0</v>
+        <v>2406</v>
       </c>
       <c r="G78" s="170"/>
       <c r="H78" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H78),$D$3:$E$204,2,0),"")</f>
         <v>OSTROV NAD OHŘÍ</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75" customHeight="1">
       <c r="A79" s="151"/>
       <c r="B79" s="151"/>
       <c r="C79" s="151"/>
       <c r="D79" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E79)),MAX($D$2:D78)+1,0)</f>
-        <v>77.0</v>
+        <v>77</v>
       </c>
       <c r="E79" s="168" t="s">
         <v>364</v>
       </c>
       <c r="F79" s="169">
-        <v>2407.0</v>
+        <v>2407</v>
       </c>
       <c r="G79" s="170"/>
       <c r="H79" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H79),$D$3:$E$204,2,0),"")</f>
         <v>SOKOLOV</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75" customHeight="1">
       <c r="A80" s="151"/>
       <c r="B80" s="151"/>
       <c r="C80" s="151"/>
       <c r="D80" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E80)),MAX($D$2:D79)+1,0)</f>
-        <v>78.0</v>
+        <v>78</v>
       </c>
       <c r="E80" s="168" t="s">
         <v>365</v>
       </c>
       <c r="F80" s="169">
-        <v>2501.0</v>
+        <v>2501</v>
       </c>
       <c r="G80" s="170"/>
       <c r="H80" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H80),$D$3:$E$204,2,0),"")</f>
         <v>ÚSTÍ NAD LABEM</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75" customHeight="1">
       <c r="A81" s="151"/>
       <c r="B81" s="151"/>
       <c r="C81" s="151"/>
       <c r="D81" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E81)),MAX($D$2:D80)+1,0)</f>
-        <v>79.0</v>
+        <v>79</v>
       </c>
       <c r="E81" s="168" t="s">
         <v>366</v>
       </c>
       <c r="F81" s="169">
-        <v>2502.0</v>
+        <v>2502</v>
       </c>
       <c r="G81" s="170"/>
       <c r="H81" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H81),$D$3:$E$204,2,0),"")</f>
         <v>BÍLINA</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75" customHeight="1">
       <c r="A82" s="151"/>
       <c r="B82" s="151"/>
       <c r="C82" s="151"/>
       <c r="D82" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E82)),MAX($D$2:D81)+1,0)</f>
-        <v>80.0</v>
+        <v>80</v>
       </c>
       <c r="E82" s="168" t="s">
         <v>367</v>
       </c>
       <c r="F82" s="169">
-        <v>2503.0</v>
+        <v>2503</v>
       </c>
       <c r="G82" s="170"/>
       <c r="H82" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H82),$D$3:$E$204,2,0),"")</f>
         <v>DĚČÍN</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75" customHeight="1">
       <c r="A83" s="151"/>
       <c r="B83" s="151"/>
       <c r="C83" s="151"/>
       <c r="D83" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E83)),MAX($D$2:D82)+1,0)</f>
-        <v>81.0</v>
+        <v>81</v>
       </c>
       <c r="E83" s="168" t="s">
         <v>368</v>
       </c>
       <c r="F83" s="169">
-        <v>2504.0</v>
+        <v>2504</v>
       </c>
       <c r="G83" s="170"/>
       <c r="H83" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H83),$D$3:$E$204,2,0),"")</f>
         <v>CHOMUTOV</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75" customHeight="1">
       <c r="A84" s="151"/>
       <c r="B84" s="151"/>
       <c r="C84" s="151"/>
       <c r="D84" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E84)),MAX($D$2:D83)+1,0)</f>
-        <v>82.0</v>
+        <v>82</v>
       </c>
       <c r="E84" s="168" t="s">
         <v>369</v>
       </c>
       <c r="F84" s="169">
-        <v>2505.0</v>
+        <v>2505</v>
       </c>
       <c r="G84" s="170"/>
       <c r="H84" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H84),$D$3:$E$204,2,0),"")</f>
         <v>KADAŇ</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75" customHeight="1">
       <c r="A85" s="151"/>
       <c r="B85" s="151"/>
       <c r="C85" s="151"/>
       <c r="D85" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E85)),MAX($D$2:D84)+1,0)</f>
-        <v>83.0</v>
+        <v>83</v>
       </c>
       <c r="E85" s="168" t="s">
         <v>370</v>
       </c>
       <c r="F85" s="169">
-        <v>2506.0</v>
+        <v>2506</v>
       </c>
       <c r="G85" s="170"/>
       <c r="H85" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H85),$D$3:$E$204,2,0),"")</f>
         <v>LIBOCHOVICE</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75" customHeight="1">
       <c r="A86" s="151"/>
       <c r="B86" s="151"/>
       <c r="C86" s="151"/>
       <c r="D86" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E86)),MAX($D$2:D85)+1,0)</f>
-        <v>84.0</v>
+        <v>84</v>
       </c>
       <c r="E86" s="168" t="s">
         <v>371</v>
       </c>
       <c r="F86" s="169">
-        <v>2507.0</v>
+        <v>2507</v>
       </c>
       <c r="G86" s="170"/>
       <c r="H86" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H86),$D$3:$E$204,2,0),"")</f>
         <v>LITOMĚŘICE</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75" customHeight="1">
       <c r="A87" s="151"/>
       <c r="B87" s="151"/>
       <c r="C87" s="151"/>
       <c r="D87" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E87)),MAX($D$2:D86)+1,0)</f>
-        <v>85.0</v>
+        <v>85</v>
       </c>
       <c r="E87" s="168" t="s">
         <v>372</v>
       </c>
       <c r="F87" s="169">
-        <v>2508.0</v>
+        <v>2508</v>
       </c>
       <c r="G87" s="170"/>
       <c r="H87" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H87),$D$3:$E$204,2,0),"")</f>
         <v>LITVÍNOV</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75" customHeight="1">
       <c r="A88" s="151"/>
       <c r="B88" s="151"/>
       <c r="C88" s="151"/>
       <c r="D88" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E88)),MAX($D$2:D87)+1,0)</f>
-        <v>86.0</v>
+        <v>86</v>
       </c>
       <c r="E88" s="168" t="s">
         <v>373</v>
       </c>
       <c r="F88" s="169">
-        <v>2509.0</v>
+        <v>2509</v>
       </c>
       <c r="G88" s="170"/>
       <c r="H88" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H88),$D$3:$E$204,2,0),"")</f>
         <v>LOUNY</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75" customHeight="1">
       <c r="A89" s="151"/>
       <c r="B89" s="151"/>
       <c r="C89" s="151"/>
       <c r="D89" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E89)),MAX($D$2:D88)+1,0)</f>
-        <v>87.0</v>
+        <v>87</v>
       </c>
       <c r="E89" s="168" t="s">
         <v>374</v>
       </c>
       <c r="F89" s="169">
-        <v>2510.0</v>
+        <v>2510</v>
       </c>
       <c r="G89" s="170"/>
       <c r="H89" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H89),$D$3:$E$204,2,0),"")</f>
         <v>MOST</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75" customHeight="1">
       <c r="A90" s="151"/>
       <c r="B90" s="151"/>
       <c r="C90" s="151"/>
       <c r="D90" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E90)),MAX($D$2:D89)+1,0)</f>
-        <v>88.0</v>
+        <v>88</v>
       </c>
       <c r="E90" s="168" t="s">
         <v>375</v>
       </c>
       <c r="F90" s="169">
-        <v>2511.0</v>
+        <v>2511</v>
       </c>
       <c r="G90" s="170"/>
       <c r="H90" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H90),$D$3:$E$204,2,0),"")</f>
         <v>PODBOŘANY</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75" customHeight="1">
       <c r="A91" s="151"/>
       <c r="B91" s="151"/>
       <c r="C91" s="151"/>
       <c r="D91" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E91)),MAX($D$2:D90)+1,0)</f>
-        <v>89.0</v>
+        <v>89</v>
       </c>
       <c r="E91" s="168" t="s">
         <v>376</v>
       </c>
       <c r="F91" s="169">
-        <v>2512.0</v>
+        <v>2512</v>
       </c>
       <c r="G91" s="170"/>
       <c r="H91" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H91),$D$3:$E$204,2,0),"")</f>
         <v>ROUDNICE NAD LABEM</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75" customHeight="1">
       <c r="A92" s="151"/>
       <c r="B92" s="151"/>
       <c r="C92" s="151"/>
       <c r="D92" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E92)),MAX($D$2:D91)+1,0)</f>
-        <v>90.0</v>
+        <v>90</v>
       </c>
       <c r="E92" s="168" t="s">
         <v>377</v>
       </c>
       <c r="F92" s="169">
-        <v>2513.0</v>
+        <v>2513</v>
       </c>
       <c r="G92" s="170"/>
       <c r="H92" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H92),$D$3:$E$204,2,0),"")</f>
         <v>RUMBURK</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75" customHeight="1">
       <c r="A93" s="151"/>
       <c r="B93" s="151"/>
       <c r="C93" s="151"/>
       <c r="D93" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E93)),MAX($D$2:D92)+1,0)</f>
-        <v>91.0</v>
+        <v>91</v>
       </c>
       <c r="E93" s="168" t="s">
         <v>378</v>
       </c>
       <c r="F93" s="169">
-        <v>2514.0</v>
+        <v>2514</v>
       </c>
       <c r="G93" s="170"/>
       <c r="H93" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H93),$D$3:$E$204,2,0),"")</f>
         <v>TEPLICE</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75" customHeight="1">
       <c r="A94" s="151"/>
       <c r="B94" s="151"/>
       <c r="C94" s="151"/>
       <c r="D94" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E94)),MAX($D$2:D93)+1,0)</f>
-        <v>92.0</v>
+        <v>92</v>
       </c>
       <c r="E94" s="168" t="s">
         <v>379</v>
       </c>
       <c r="F94" s="169">
-        <v>2515.0</v>
+        <v>2515</v>
       </c>
       <c r="G94" s="170"/>
       <c r="H94" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H94),$D$3:$E$204,2,0),"")</f>
         <v>ŽATEC</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75" customHeight="1">
       <c r="A95" s="151"/>
       <c r="B95" s="151"/>
       <c r="C95" s="151"/>
       <c r="D95" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E95)),MAX($D$2:D94)+1,0)</f>
-        <v>93.0</v>
+        <v>93</v>
       </c>
       <c r="E95" s="168" t="s">
         <v>380</v>
       </c>
       <c r="F95" s="169">
-        <v>2601.0</v>
+        <v>2601</v>
       </c>
       <c r="G95" s="170"/>
       <c r="H95" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H95),$D$3:$E$204,2,0),"")</f>
         <v>LIBEREC</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75" customHeight="1">
       <c r="A96" s="151"/>
       <c r="B96" s="151"/>
       <c r="C96" s="151"/>
       <c r="D96" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E96)),MAX($D$2:D95)+1,0)</f>
-        <v>94.0</v>
+        <v>94</v>
       </c>
       <c r="E96" s="168" t="s">
         <v>381</v>
       </c>
       <c r="F96" s="169">
-        <v>2602.0</v>
+        <v>2602</v>
       </c>
       <c r="G96" s="170"/>
       <c r="H96" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H96),$D$3:$E$204,2,0),"")</f>
         <v>ČESKÁ LÍPA</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75" customHeight="1">
       <c r="A97" s="151"/>
       <c r="B97" s="151"/>
       <c r="C97" s="151"/>
       <c r="D97" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E97)),MAX($D$2:D96)+1,0)</f>
-        <v>95.0</v>
+        <v>95</v>
       </c>
       <c r="E97" s="168" t="s">
         <v>382</v>
       </c>
       <c r="F97" s="169">
-        <v>2603.0</v>
+        <v>2603</v>
       </c>
       <c r="G97" s="170"/>
       <c r="H97" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H97),$D$3:$E$204,2,0),"")</f>
         <v>FRÝDLANT</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75" customHeight="1">
       <c r="A98" s="151"/>
       <c r="B98" s="151"/>
       <c r="C98" s="151"/>
       <c r="D98" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E98)),MAX($D$2:D97)+1,0)</f>
-        <v>96.0</v>
+        <v>96</v>
       </c>
       <c r="E98" s="168" t="s">
         <v>383</v>
       </c>
       <c r="F98" s="169">
-        <v>2604.0</v>
+        <v>2604</v>
       </c>
       <c r="G98" s="170"/>
       <c r="H98" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H98),$D$3:$E$204,2,0),"")</f>
         <v>JABLONEC NAD NISOU</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75" customHeight="1">
       <c r="A99" s="151"/>
       <c r="B99" s="151"/>
       <c r="C99" s="151"/>
       <c r="D99" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E99)),MAX($D$2:D98)+1,0)</f>
-        <v>97.0</v>
+        <v>97</v>
       </c>
       <c r="E99" s="168" t="s">
         <v>384</v>
       </c>
       <c r="F99" s="169">
-        <v>2605.0</v>
+        <v>2605</v>
       </c>
       <c r="G99" s="170"/>
       <c r="H99" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H99),$D$3:$E$204,2,0),"")</f>
         <v>JILEMNICE</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75" customHeight="1">
       <c r="A100" s="151"/>
       <c r="B100" s="151"/>
       <c r="C100" s="151"/>
       <c r="D100" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E100)),MAX($D$2:D99)+1,0)</f>
-        <v>98.0</v>
+        <v>98</v>
       </c>
       <c r="E100" s="168" t="s">
         <v>385</v>
       </c>
       <c r="F100" s="169">
-        <v>2606.0</v>
+        <v>2606</v>
       </c>
       <c r="G100" s="170"/>
       <c r="H100" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H100),$D$3:$E$204,2,0),"")</f>
         <v>NOVÝ BOR</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75" customHeight="1">
       <c r="A101" s="151"/>
       <c r="B101" s="151"/>
       <c r="C101" s="151"/>
       <c r="D101" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E101)),MAX($D$2:D100)+1,0)</f>
-        <v>99.0</v>
+        <v>99</v>
       </c>
       <c r="E101" s="168" t="s">
         <v>386</v>
       </c>
       <c r="F101" s="169">
-        <v>2607.0</v>
+        <v>2607</v>
       </c>
       <c r="G101" s="170"/>
       <c r="H101" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H101),$D$3:$E$204,2,0),"")</f>
         <v>SEMILY</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75" customHeight="1">
       <c r="A102" s="151"/>
       <c r="B102" s="151"/>
       <c r="C102" s="151"/>
       <c r="D102" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E102)),MAX($D$2:D101)+1,0)</f>
-        <v>100.0</v>
+        <v>100</v>
       </c>
       <c r="E102" s="168" t="s">
         <v>387</v>
       </c>
       <c r="F102" s="169">
-        <v>2608.0</v>
+        <v>2608</v>
       </c>
       <c r="G102" s="170"/>
       <c r="H102" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H102),$D$3:$E$204,2,0),"")</f>
         <v>TANVALD</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75" customHeight="1">
       <c r="A103" s="151"/>
       <c r="B103" s="151"/>
       <c r="C103" s="151"/>
       <c r="D103" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E103)),MAX($D$2:D102)+1,0)</f>
-        <v>101.0</v>
+        <v>101</v>
       </c>
       <c r="E103" s="168" t="s">
         <v>388</v>
       </c>
       <c r="F103" s="169">
-        <v>2609.0</v>
+        <v>2609</v>
       </c>
       <c r="G103" s="170"/>
       <c r="H103" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H103),$D$3:$E$204,2,0),"")</f>
         <v>TURNOV</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75" customHeight="1">
       <c r="A104" s="151"/>
       <c r="B104" s="151"/>
       <c r="C104" s="151"/>
       <c r="D104" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E104)),MAX($D$2:D103)+1,0)</f>
-        <v>102.0</v>
+        <v>102</v>
       </c>
       <c r="E104" s="168" t="s">
         <v>389</v>
       </c>
       <c r="F104" s="169">
-        <v>2610.0</v>
+        <v>2610</v>
       </c>
       <c r="G104" s="170"/>
       <c r="H104" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H104),$D$3:$E$204,2,0),"")</f>
         <v>ŽELEZNÝ BROD</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75" customHeight="1">
       <c r="A105" s="151"/>
       <c r="B105" s="151"/>
       <c r="C105" s="151"/>
       <c r="D105" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E105)),MAX($D$2:D104)+1,0)</f>
-        <v>103.0</v>
+        <v>103</v>
       </c>
       <c r="E105" s="168" t="s">
         <v>390</v>
       </c>
       <c r="F105" s="169">
-        <v>2701.0</v>
+        <v>2701</v>
       </c>
       <c r="G105" s="170"/>
       <c r="H105" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H105),$D$3:$E$204,2,0),"")</f>
         <v>HRADEC KRÁLOVÉ</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75" customHeight="1">
       <c r="A106" s="151"/>
       <c r="B106" s="151"/>
       <c r="C106" s="151"/>
       <c r="D106" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E106)),MAX($D$2:D105)+1,0)</f>
-        <v>104.0</v>
+        <v>104</v>
       </c>
       <c r="E106" s="168" t="s">
         <v>391</v>
       </c>
       <c r="F106" s="169">
-        <v>2702.0</v>
+        <v>2702</v>
       </c>
       <c r="G106" s="170"/>
       <c r="H106" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H106),$D$3:$E$204,2,0),"")</f>
         <v>BROUMOV</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75" customHeight="1">
       <c r="A107" s="151"/>
       <c r="B107" s="151"/>
       <c r="C107" s="151"/>
       <c r="D107" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E107)),MAX($D$2:D106)+1,0)</f>
-        <v>105.0</v>
+        <v>105</v>
       </c>
       <c r="E107" s="168" t="s">
         <v>392</v>
       </c>
       <c r="F107" s="169">
-        <v>2703.0</v>
+        <v>2703</v>
       </c>
       <c r="G107" s="170"/>
       <c r="H107" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H107),$D$3:$E$204,2,0),"")</f>
         <v>DOBRUŠKA</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75" customHeight="1">
       <c r="A108" s="151"/>
       <c r="B108" s="151"/>
       <c r="C108" s="151"/>
       <c r="D108" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E108)),MAX($D$2:D107)+1,0)</f>
-        <v>106.0</v>
+        <v>106</v>
       </c>
       <c r="E108" s="168" t="s">
         <v>393</v>
       </c>
       <c r="F108" s="169">
-        <v>2704.0</v>
+        <v>2704</v>
       </c>
       <c r="G108" s="170"/>
       <c r="H108" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H108),$D$3:$E$204,2,0),"")</f>
         <v>DVŮR KRÁLOVÉ</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75" customHeight="1">
       <c r="A109" s="151"/>
       <c r="B109" s="151"/>
       <c r="C109" s="151"/>
       <c r="D109" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E109)),MAX($D$2:D108)+1,0)</f>
-        <v>107.0</v>
+        <v>107</v>
       </c>
       <c r="E109" s="168" t="s">
         <v>394</v>
       </c>
       <c r="F109" s="169">
-        <v>2705.0</v>
+        <v>2705</v>
       </c>
       <c r="G109" s="170"/>
       <c r="H109" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H109),$D$3:$E$204,2,0),"")</f>
         <v>HOŘICE</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75" customHeight="1">
       <c r="A110" s="151"/>
       <c r="B110" s="151"/>
       <c r="C110" s="151"/>
       <c r="D110" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E110)),MAX($D$2:D109)+1,0)</f>
-        <v>108.0</v>
+        <v>108</v>
       </c>
       <c r="E110" s="168" t="s">
         <v>395</v>
       </c>
       <c r="F110" s="169">
-        <v>2706.0</v>
+        <v>2706</v>
       </c>
       <c r="G110" s="170"/>
       <c r="H110" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H110),$D$3:$E$204,2,0),"")</f>
         <v>JAROMĚŘ</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75" customHeight="1">
       <c r="A111" s="151"/>
       <c r="B111" s="151"/>
       <c r="C111" s="151"/>
       <c r="D111" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E111)),MAX($D$2:D110)+1,0)</f>
-        <v>109.0</v>
+        <v>109</v>
       </c>
       <c r="E111" s="168" t="s">
         <v>396</v>
       </c>
       <c r="F111" s="169">
-        <v>2707.0</v>
+        <v>2707</v>
       </c>
       <c r="G111" s="170"/>
       <c r="H111" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H111),$D$3:$E$204,2,0),"")</f>
         <v>JIČÍN</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75" customHeight="1">
       <c r="A112" s="151"/>
       <c r="B112" s="151"/>
       <c r="C112" s="151"/>
       <c r="D112" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E112)),MAX($D$2:D111)+1,0)</f>
-        <v>110.0</v>
+        <v>110</v>
       </c>
       <c r="E112" s="168" t="s">
         <v>397</v>
       </c>
       <c r="F112" s="169">
-        <v>2708.0</v>
+        <v>2708</v>
       </c>
       <c r="G112" s="170"/>
       <c r="H112" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H112),$D$3:$E$204,2,0),"")</f>
         <v>KOSTELEC NAD ORLICÍ</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75" customHeight="1">
       <c r="A113" s="151"/>
       <c r="B113" s="151"/>
       <c r="C113" s="151"/>
       <c r="D113" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E113)),MAX($D$2:D112)+1,0)</f>
-        <v>111.0</v>
+        <v>111</v>
       </c>
       <c r="E113" s="168" t="s">
         <v>398</v>
       </c>
       <c r="F113" s="169">
-        <v>2709.0</v>
+        <v>2709</v>
       </c>
       <c r="G113" s="170"/>
       <c r="H113" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H113),$D$3:$E$204,2,0),"")</f>
         <v>NÁCHOD</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75" customHeight="1">
       <c r="A114" s="151"/>
       <c r="B114" s="151"/>
       <c r="C114" s="151"/>
       <c r="D114" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E114)),MAX($D$2:D113)+1,0)</f>
-        <v>112.0</v>
+        <v>112</v>
       </c>
       <c r="E114" s="168" t="s">
         <v>399</v>
       </c>
       <c r="F114" s="169">
-        <v>2710.0</v>
+        <v>2710</v>
       </c>
       <c r="G114" s="170"/>
       <c r="H114" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H114),$D$3:$E$204,2,0),"")</f>
         <v>NOVÁ PAKA</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75" customHeight="1">
       <c r="A115" s="151"/>
       <c r="B115" s="151"/>
       <c r="C115" s="151"/>
       <c r="D115" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E115)),MAX($D$2:D114)+1,0)</f>
-        <v>113.0</v>
+        <v>113</v>
       </c>
       <c r="E115" s="168" t="s">
         <v>400</v>
       </c>
       <c r="F115" s="169">
-        <v>2711.0</v>
+        <v>2711</v>
       </c>
       <c r="G115" s="170"/>
       <c r="H115" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H115),$D$3:$E$204,2,0),"")</f>
         <v>NOVÝ BYDŽOV</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75" customHeight="1">
       <c r="A116" s="151"/>
       <c r="B116" s="151"/>
       <c r="C116" s="151"/>
       <c r="D116" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E116)),MAX($D$2:D115)+1,0)</f>
-        <v>114.0</v>
+        <v>114</v>
       </c>
       <c r="E116" s="168" t="s">
         <v>401</v>
       </c>
       <c r="F116" s="169">
-        <v>2712.0</v>
+        <v>2712</v>
       </c>
       <c r="G116" s="170"/>
       <c r="H116" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H116),$D$3:$E$204,2,0),"")</f>
         <v>RYCHNOV NAD KNĚŽ.</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75" customHeight="1">
       <c r="A117" s="151"/>
       <c r="B117" s="151"/>
       <c r="C117" s="151"/>
       <c r="D117" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E117)),MAX($D$2:D116)+1,0)</f>
-        <v>115.0</v>
+        <v>115</v>
       </c>
       <c r="E117" s="168" t="s">
         <v>402</v>
       </c>
       <c r="F117" s="169">
-        <v>2713.0</v>
+        <v>2713</v>
       </c>
       <c r="G117" s="170"/>
       <c r="H117" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H117),$D$3:$E$204,2,0),"")</f>
         <v>TRUTNOV</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75" customHeight="1">
       <c r="A118" s="151"/>
       <c r="B118" s="151"/>
       <c r="C118" s="151"/>
       <c r="D118" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E118)),MAX($D$2:D117)+1,0)</f>
-        <v>116.0</v>
+        <v>116</v>
       </c>
       <c r="E118" s="168" t="s">
         <v>403</v>
       </c>
       <c r="F118" s="169">
-        <v>2714.0</v>
+        <v>2714</v>
       </c>
       <c r="G118" s="170"/>
       <c r="H118" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H118),$D$3:$E$204,2,0),"")</f>
         <v>VRCHLABÍ</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75" customHeight="1">
       <c r="A119" s="151"/>
       <c r="B119" s="151"/>
       <c r="C119" s="151"/>
       <c r="D119" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E119)),MAX($D$2:D118)+1,0)</f>
-        <v>117.0</v>
+        <v>117</v>
       </c>
       <c r="E119" s="168" t="s">
         <v>404</v>
       </c>
       <c r="F119" s="169">
-        <v>2801.0</v>
+        <v>2801</v>
       </c>
       <c r="G119" s="170"/>
       <c r="H119" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H119),$D$3:$E$204,2,0),"")</f>
         <v>PARDUBICE</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75" customHeight="1">
       <c r="A120" s="151"/>
       <c r="B120" s="151"/>
       <c r="C120" s="151"/>
       <c r="D120" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E120)),MAX($D$2:D119)+1,0)</f>
-        <v>118.0</v>
+        <v>118</v>
       </c>
       <c r="E120" s="168" t="s">
         <v>405</v>
       </c>
       <c r="F120" s="169">
-        <v>2802.0</v>
+        <v>2802</v>
       </c>
       <c r="G120" s="170"/>
       <c r="H120" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H120),$D$3:$E$204,2,0),"")</f>
         <v>HLINSKO</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75" customHeight="1">
       <c r="A121" s="151"/>
       <c r="B121" s="151"/>
       <c r="C121" s="151"/>
       <c r="D121" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E121)),MAX($D$2:D120)+1,0)</f>
-        <v>119.0</v>
+        <v>119</v>
       </c>
       <c r="E121" s="168" t="s">
         <v>406</v>
       </c>
       <c r="F121" s="169">
-        <v>2803.0</v>
+        <v>2803</v>
       </c>
       <c r="G121" s="170"/>
       <c r="H121" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H121),$D$3:$E$204,2,0),"")</f>
         <v>HOLICE</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75" customHeight="1">
       <c r="A122" s="151"/>
       <c r="B122" s="151"/>
       <c r="C122" s="151"/>
       <c r="D122" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E122)),MAX($D$2:D121)+1,0)</f>
-        <v>120.0</v>
+        <v>120</v>
       </c>
       <c r="E122" s="168" t="s">
         <v>407</v>
       </c>
       <c r="F122" s="169">
-        <v>2804.0</v>
+        <v>2804</v>
       </c>
       <c r="G122" s="170"/>
       <c r="H122" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H122),$D$3:$E$204,2,0),"")</f>
         <v>CHRUDIM</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75" customHeight="1">
       <c r="A123" s="151"/>
       <c r="B123" s="151"/>
       <c r="C123" s="151"/>
       <c r="D123" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E123)),MAX($D$2:D122)+1,0)</f>
-        <v>121.0</v>
+        <v>121</v>
       </c>
       <c r="E123" s="168" t="s">
         <v>408</v>
       </c>
       <c r="F123" s="169">
-        <v>2805.0</v>
+        <v>2805</v>
       </c>
       <c r="G123" s="170"/>
       <c r="H123" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H123),$D$3:$E$204,2,0),"")</f>
         <v>LITOMYŠL</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75" customHeight="1">
       <c r="A124" s="151"/>
       <c r="B124" s="151"/>
       <c r="C124" s="151"/>
       <c r="D124" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E124)),MAX($D$2:D123)+1,0)</f>
-        <v>122.0</v>
+        <v>122</v>
       </c>
       <c r="E124" s="168" t="s">
         <v>409</v>
       </c>
       <c r="F124" s="169">
-        <v>2806.0</v>
+        <v>2806</v>
       </c>
       <c r="G124" s="170"/>
       <c r="H124" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H124),$D$3:$E$204,2,0),"")</f>
         <v>MORAVSKÁ TŘEBOVÁ</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75" customHeight="1">
       <c r="A125" s="151"/>
       <c r="B125" s="151"/>
       <c r="C125" s="151"/>
       <c r="D125" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E125)),MAX($D$2:D124)+1,0)</f>
-        <v>123.0</v>
+        <v>123</v>
       </c>
       <c r="E125" s="168" t="s">
         <v>410</v>
       </c>
       <c r="F125" s="169">
-        <v>2807.0</v>
+        <v>2807</v>
       </c>
       <c r="G125" s="170"/>
       <c r="H125" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H125),$D$3:$E$204,2,0),"")</f>
         <v>PŘELOUČ</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75" customHeight="1">
       <c r="A126" s="151"/>
       <c r="B126" s="151"/>
       <c r="C126" s="151"/>
       <c r="D126" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E126)),MAX($D$2:D125)+1,0)</f>
-        <v>124.0</v>
+        <v>124</v>
       </c>
       <c r="E126" s="168" t="s">
         <v>411</v>
       </c>
       <c r="F126" s="169">
-        <v>2808.0</v>
+        <v>2808</v>
       </c>
       <c r="G126" s="170"/>
       <c r="H126" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H126),$D$3:$E$204,2,0),"")</f>
         <v>SVITAVY</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75" customHeight="1">
       <c r="A127" s="151"/>
       <c r="B127" s="151"/>
       <c r="C127" s="151"/>
       <c r="D127" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E127)),MAX($D$2:D126)+1,0)</f>
-        <v>125.0</v>
+        <v>125</v>
       </c>
       <c r="E127" s="168" t="s">
         <v>412</v>
       </c>
       <c r="F127" s="169">
-        <v>2809.0</v>
+        <v>2809</v>
       </c>
       <c r="G127" s="170"/>
       <c r="H127" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H127),$D$3:$E$204,2,0),"")</f>
         <v>ÚSTÍ NAD ORLICÍ</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75" customHeight="1">
       <c r="A128" s="151"/>
       <c r="B128" s="151"/>
       <c r="C128" s="151"/>
       <c r="D128" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E128)),MAX($D$2:D127)+1,0)</f>
-        <v>126.0</v>
+        <v>126</v>
       </c>
       <c r="E128" s="168" t="s">
         <v>413</v>
       </c>
       <c r="F128" s="169">
-        <v>2810.0</v>
+        <v>2810</v>
       </c>
       <c r="G128" s="170"/>
       <c r="H128" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H128),$D$3:$E$204,2,0),"")</f>
         <v>VYSOKÉ MÝTO</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75" customHeight="1">
       <c r="A129" s="151"/>
       <c r="B129" s="151"/>
       <c r="C129" s="151"/>
       <c r="D129" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E129)),MAX($D$2:D128)+1,0)</f>
-        <v>127.0</v>
+        <v>127</v>
       </c>
       <c r="E129" s="168" t="s">
         <v>414</v>
       </c>
       <c r="F129" s="169">
-        <v>2811.0</v>
+        <v>2811</v>
       </c>
       <c r="G129" s="170"/>
       <c r="H129" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H129),$D$3:$E$204,2,0),"")</f>
         <v>ŽAMBERK</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75" customHeight="1">
       <c r="A130" s="151"/>
       <c r="B130" s="151"/>
       <c r="C130" s="151"/>
       <c r="D130" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E130)),MAX($D$2:D129)+1,0)</f>
-        <v>128.0</v>
+        <v>128</v>
       </c>
       <c r="E130" s="168" t="s">
         <v>415</v>
       </c>
       <c r="F130" s="169">
-        <v>2901.0</v>
+        <v>2901</v>
       </c>
       <c r="G130" s="170"/>
       <c r="H130" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H130),$D$3:$E$204,2,0),"")</f>
         <v>JIHLAVA</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75" customHeight="1">
       <c r="A131" s="151"/>
       <c r="B131" s="151"/>
       <c r="C131" s="151"/>
       <c r="D131" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E131)),MAX($D$2:D130)+1,0)</f>
-        <v>129.0</v>
+        <v>129</v>
       </c>
       <c r="E131" s="168" t="s">
         <v>416</v>
       </c>
       <c r="F131" s="169">
-        <v>2902.0</v>
+        <v>2902</v>
       </c>
       <c r="G131" s="170"/>
       <c r="H131" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H131),$D$3:$E$204,2,0),"")</f>
         <v>BYSTŘICE NAD PERN.</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75" customHeight="1">
       <c r="A132" s="151"/>
       <c r="B132" s="151"/>
       <c r="C132" s="151"/>
       <c r="D132" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E132)),MAX($D$2:D131)+1,0)</f>
-        <v>130.0</v>
+        <v>130</v>
       </c>
       <c r="E132" s="168" t="s">
         <v>417</v>
       </c>
       <c r="F132" s="169">
-        <v>2903.0</v>
+        <v>2903</v>
       </c>
       <c r="G132" s="170"/>
       <c r="H132" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H132),$D$3:$E$204,2,0),"")</f>
         <v>HAVLÍČKŮV BROD</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75" customHeight="1">
       <c r="A133" s="151"/>
       <c r="B133" s="151"/>
       <c r="C133" s="151"/>
       <c r="D133" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E133)),MAX($D$2:D132)+1,0)</f>
-        <v>131.0</v>
+        <v>131</v>
       </c>
       <c r="E133" s="168" t="s">
         <v>418</v>
       </c>
       <c r="F133" s="169">
-        <v>2904.0</v>
+        <v>2904</v>
       </c>
       <c r="G133" s="170"/>
       <c r="H133" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H133),$D$3:$E$204,2,0),"")</f>
         <v>HUMPOLEC</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75" customHeight="1">
       <c r="A134" s="151"/>
       <c r="B134" s="151"/>
       <c r="C134" s="151"/>
       <c r="D134" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E134)),MAX($D$2:D133)+1,0)</f>
-        <v>132.0</v>
+        <v>132</v>
       </c>
       <c r="E134" s="168" t="s">
         <v>419</v>
       </c>
       <c r="F134" s="169">
-        <v>2905.0</v>
+        <v>2905</v>
       </c>
       <c r="G134" s="170"/>
       <c r="H134" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H134),$D$3:$E$204,2,0),"")</f>
         <v>CHOTĚBOŘ</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75" customHeight="1">
       <c r="A135" s="151"/>
       <c r="B135" s="151"/>
       <c r="C135" s="151"/>
       <c r="D135" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E135)),MAX($D$2:D134)+1,0)</f>
-        <v>133.0</v>
+        <v>133</v>
       </c>
       <c r="E135" s="168" t="s">
         <v>420</v>
       </c>
       <c r="F135" s="169">
-        <v>2906.0</v>
+        <v>2906</v>
       </c>
       <c r="G135" s="170"/>
       <c r="H135" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H135),$D$3:$E$204,2,0),"")</f>
         <v>LEDEČ NAD SÁZAVOU</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75" customHeight="1">
       <c r="A136" s="151"/>
       <c r="B136" s="151"/>
       <c r="C136" s="151"/>
       <c r="D136" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E136)),MAX($D$2:D135)+1,0)</f>
-        <v>134.0</v>
+        <v>134</v>
       </c>
       <c r="E136" s="168" t="s">
         <v>421</v>
       </c>
       <c r="F136" s="169">
-        <v>2907.0</v>
+        <v>2907</v>
       </c>
       <c r="G136" s="170"/>
       <c r="H136" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H136),$D$3:$E$204,2,0),"")</f>
         <v>MORAVSKÉ BUDĚJOVICE</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75" customHeight="1">
       <c r="A137" s="151"/>
       <c r="B137" s="151"/>
       <c r="C137" s="151"/>
       <c r="D137" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E137)),MAX($D$2:D136)+1,0)</f>
-        <v>135.0</v>
+        <v>135</v>
       </c>
       <c r="E137" s="168" t="s">
         <v>422</v>
       </c>
       <c r="F137" s="169">
-        <v>2908.0</v>
+        <v>2908</v>
       </c>
       <c r="G137" s="170"/>
       <c r="H137" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H137),$D$3:$E$204,2,0),"")</f>
         <v>NÁMĚŠŤ NAD OSLAVOU</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75" customHeight="1">
       <c r="A138" s="151"/>
       <c r="B138" s="151"/>
       <c r="C138" s="151"/>
       <c r="D138" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E138)),MAX($D$2:D137)+1,0)</f>
-        <v>136.0</v>
+        <v>136</v>
       </c>
       <c r="E138" s="168" t="s">
         <v>423</v>
       </c>
       <c r="F138" s="169">
-        <v>2909.0</v>
+        <v>2909</v>
       </c>
       <c r="G138" s="170"/>
       <c r="H138" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H138),$D$3:$E$204,2,0),"")</f>
         <v>PACOV</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75" customHeight="1">
       <c r="A139" s="151"/>
       <c r="B139" s="151"/>
       <c r="C139" s="151"/>
       <c r="D139" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E139)),MAX($D$2:D138)+1,0)</f>
-        <v>137.0</v>
+        <v>137</v>
       </c>
       <c r="E139" s="168" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="169">
-        <v>2910.0</v>
+        <v>2910</v>
       </c>
       <c r="G139" s="170"/>
       <c r="H139" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H139),$D$3:$E$204,2,0),"")</f>
         <v>PELHŘIMOV</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75" customHeight="1">
       <c r="A140" s="151"/>
       <c r="B140" s="151"/>
       <c r="C140" s="151"/>
       <c r="D140" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E140)),MAX($D$2:D139)+1,0)</f>
-        <v>138.0</v>
+        <v>138</v>
       </c>
       <c r="E140" s="168" t="s">
         <v>425</v>
       </c>
       <c r="F140" s="169">
-        <v>2911.0</v>
+        <v>2911</v>
       </c>
       <c r="G140" s="170"/>
       <c r="H140" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H140),$D$3:$E$204,2,0),"")</f>
         <v>TELČ</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75" customHeight="1">
       <c r="A141" s="151"/>
       <c r="B141" s="151"/>
       <c r="C141" s="151"/>
       <c r="D141" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E141)),MAX($D$2:D140)+1,0)</f>
-        <v>139.0</v>
+        <v>139</v>
       </c>
       <c r="E141" s="168" t="s">
         <v>426</v>
       </c>
       <c r="F141" s="169">
-        <v>2912.0</v>
+        <v>2912</v>
       </c>
       <c r="G141" s="170"/>
       <c r="H141" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H141),$D$3:$E$204,2,0),"")</f>
         <v>TŘEBÍČ</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75" customHeight="1">
       <c r="A142" s="151"/>
       <c r="B142" s="151"/>
       <c r="C142" s="151"/>
       <c r="D142" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E142)),MAX($D$2:D141)+1,0)</f>
-        <v>140.0</v>
+        <v>140</v>
       </c>
       <c r="E142" s="168" t="s">
         <v>427</v>
       </c>
       <c r="F142" s="169">
-        <v>2913.0</v>
+        <v>2913</v>
       </c>
       <c r="G142" s="170"/>
       <c r="H142" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H142),$D$3:$E$204,2,0),"")</f>
         <v>VELKÉ MEZIŘÍČÍ</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75" customHeight="1">
       <c r="A143" s="151"/>
       <c r="B143" s="151"/>
       <c r="C143" s="151"/>
       <c r="D143" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E143)),MAX($D$2:D142)+1,0)</f>
-        <v>141.0</v>
+        <v>141</v>
       </c>
       <c r="E143" s="168" t="s">
         <v>428</v>
       </c>
       <c r="F143" s="169">
-        <v>2914.0</v>
+        <v>2914</v>
       </c>
       <c r="G143" s="170"/>
       <c r="H143" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H143),$D$3:$E$204,2,0),"")</f>
         <v>ŽĎÁR NAD SÁZAVOU</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75" customHeight="1">
       <c r="A144" s="151"/>
       <c r="B144" s="151"/>
       <c r="C144" s="151"/>
       <c r="D144" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E144)),MAX($D$2:D143)+1,0)</f>
-        <v>142.0</v>
+        <v>142</v>
       </c>
       <c r="E144" s="168" t="s">
         <v>429</v>
       </c>
       <c r="F144" s="169">
-        <v>3001.0</v>
+        <v>3001</v>
       </c>
       <c r="G144" s="170"/>
       <c r="H144" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H144),$D$3:$E$204,2,0),"")</f>
         <v>BRNO I</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75" customHeight="1">
       <c r="A145" s="151"/>
       <c r="B145" s="151"/>
       <c r="C145" s="151"/>
       <c r="D145" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E145)),MAX($D$2:D144)+1,0)</f>
-        <v>143.0</v>
+        <v>143</v>
       </c>
       <c r="E145" s="168" t="s">
         <v>430</v>
       </c>
       <c r="F145" s="169">
-        <v>3002.0</v>
+        <v>3002</v>
       </c>
       <c r="G145" s="170"/>
       <c r="H145" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H145),$D$3:$E$204,2,0),"")</f>
         <v>BRNO II</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75" customHeight="1">
       <c r="A146" s="151"/>
       <c r="B146" s="151"/>
       <c r="C146" s="151"/>
       <c r="D146" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E146)),MAX($D$2:D145)+1,0)</f>
-        <v>144.0</v>
+        <v>144</v>
       </c>
       <c r="E146" s="168" t="s">
         <v>431</v>
       </c>
       <c r="F146" s="169">
-        <v>3003.0</v>
+        <v>3003</v>
       </c>
       <c r="G146" s="170"/>
       <c r="H146" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H146),$D$3:$E$204,2,0),"")</f>
         <v>BRNO III</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75" customHeight="1">
       <c r="A147" s="151"/>
       <c r="B147" s="151"/>
       <c r="C147" s="151"/>
       <c r="D147" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E147)),MAX($D$2:D146)+1,0)</f>
-        <v>145.0</v>
+        <v>145</v>
       </c>
       <c r="E147" s="168" t="s">
         <v>432</v>
       </c>
       <c r="F147" s="169">
-        <v>3004.0</v>
+        <v>3004</v>
       </c>
       <c r="G147" s="170"/>
       <c r="H147" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H147),$D$3:$E$204,2,0),"")</f>
         <v>BRNO IV</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75" customHeight="1">
       <c r="A148" s="151"/>
       <c r="B148" s="151"/>
       <c r="C148" s="151"/>
       <c r="D148" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E148)),MAX($D$2:D147)+1,0)</f>
-        <v>146.0</v>
+        <v>146</v>
       </c>
       <c r="E148" s="168" t="s">
         <v>433</v>
       </c>
       <c r="F148" s="169">
-        <v>3005.0</v>
+        <v>3005</v>
       </c>
       <c r="G148" s="170"/>
       <c r="H148" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H148),$D$3:$E$204,2,0),"")</f>
         <v>BRNO VENKOV</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75" customHeight="1">
       <c r="A149" s="151"/>
       <c r="B149" s="151"/>
       <c r="C149" s="151"/>
       <c r="D149" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E149)),MAX($D$2:D148)+1,0)</f>
-        <v>147.0</v>
+        <v>147</v>
       </c>
       <c r="E149" s="168" t="s">
         <v>434</v>
       </c>
       <c r="F149" s="169">
-        <v>3006.0</v>
+        <v>3006</v>
       </c>
       <c r="G149" s="170"/>
       <c r="H149" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H149),$D$3:$E$204,2,0),"")</f>
         <v>BLANSKO</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75" customHeight="1">
       <c r="A150" s="151"/>
       <c r="B150" s="151"/>
       <c r="C150" s="151"/>
       <c r="D150" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E150)),MAX($D$2:D149)+1,0)</f>
-        <v>148.0</v>
+        <v>148</v>
       </c>
       <c r="E150" s="168" t="s">
         <v>435</v>
       </c>
       <c r="F150" s="169">
-        <v>3007.0</v>
+        <v>3007</v>
       </c>
       <c r="G150" s="170"/>
       <c r="H150" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H150),$D$3:$E$204,2,0),"")</f>
         <v>BOSKOVICE</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75" customHeight="1">
       <c r="A151" s="151"/>
       <c r="B151" s="151"/>
       <c r="C151" s="151"/>
       <c r="D151" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E151)),MAX($D$2:D150)+1,0)</f>
-        <v>149.0</v>
+        <v>149</v>
       </c>
       <c r="E151" s="168" t="s">
         <v>436</v>
       </c>
       <c r="F151" s="169">
-        <v>3008.0</v>
+        <v>3008</v>
       </c>
       <c r="G151" s="170"/>
       <c r="H151" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H151),$D$3:$E$204,2,0),"")</f>
         <v>BŘECLAV</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75" customHeight="1">
       <c r="A152" s="151"/>
       <c r="B152" s="151"/>
       <c r="C152" s="151"/>
       <c r="D152" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E152)),MAX($D$2:D151)+1,0)</f>
-        <v>150.0</v>
+        <v>150</v>
       </c>
       <c r="E152" s="168" t="s">
         <v>437</v>
       </c>
       <c r="F152" s="169">
-        <v>3009.0</v>
+        <v>3009</v>
       </c>
       <c r="G152" s="170"/>
       <c r="H152" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H152),$D$3:$E$204,2,0),"")</f>
         <v>BUČOVICE</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75" customHeight="1">
       <c r="A153" s="151"/>
       <c r="B153" s="151"/>
       <c r="C153" s="151"/>
       <c r="D153" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E153)),MAX($D$2:D152)+1,0)</f>
-        <v>151.0</v>
+        <v>151</v>
       </c>
       <c r="E153" s="168" t="s">
         <v>438</v>
       </c>
       <c r="F153" s="169">
-        <v>3010.0</v>
+        <v>3010</v>
       </c>
       <c r="G153" s="170"/>
       <c r="H153" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H153),$D$3:$E$204,2,0),"")</f>
         <v>HODONÍN</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75" customHeight="1">
       <c r="A154" s="151"/>
       <c r="B154" s="151"/>
       <c r="C154" s="151"/>
       <c r="D154" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E154)),MAX($D$2:D153)+1,0)</f>
-        <v>152.0</v>
+        <v>152</v>
       </c>
       <c r="E154" s="168" t="s">
         <v>439</v>
       </c>
       <c r="F154" s="169">
-        <v>3011.0</v>
+        <v>3011</v>
       </c>
       <c r="G154" s="170"/>
       <c r="H154" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H154),$D$3:$E$204,2,0),"")</f>
         <v>HUSTOPEČE</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75" customHeight="1">
       <c r="A155" s="151"/>
       <c r="B155" s="151"/>
       <c r="C155" s="151"/>
       <c r="D155" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E155)),MAX($D$2:D154)+1,0)</f>
-        <v>153.0</v>
+        <v>153</v>
       </c>
       <c r="E155" s="168" t="s">
         <v>440</v>
       </c>
       <c r="F155" s="169">
-        <v>3012.0</v>
+        <v>3012</v>
       </c>
       <c r="G155" s="170"/>
       <c r="H155" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H155),$D$3:$E$204,2,0),"")</f>
         <v>IVANČICE</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75" customHeight="1">
       <c r="A156" s="151"/>
       <c r="B156" s="151"/>
       <c r="C156" s="151"/>
       <c r="D156" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E156)),MAX($D$2:D155)+1,0)</f>
-        <v>154.0</v>
+        <v>154</v>
       </c>
       <c r="E156" s="168" t="s">
         <v>441</v>
       </c>
       <c r="F156" s="169">
-        <v>3013.0</v>
+        <v>3013</v>
       </c>
       <c r="G156" s="170"/>
       <c r="H156" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H156),$D$3:$E$204,2,0),"")</f>
         <v>KYJOV</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75" customHeight="1">
       <c r="A157" s="151"/>
       <c r="B157" s="151"/>
       <c r="C157" s="151"/>
       <c r="D157" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E157)),MAX($D$2:D156)+1,0)</f>
-        <v>155.0</v>
+        <v>155</v>
       </c>
       <c r="E157" s="168" t="s">
         <v>442</v>
       </c>
       <c r="F157" s="169">
-        <v>3014.0</v>
+        <v>3014</v>
       </c>
       <c r="G157" s="170"/>
       <c r="H157" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H157),$D$3:$E$204,2,0),"")</f>
         <v>MIKULOV</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75" customHeight="1">
       <c r="A158" s="151"/>
       <c r="B158" s="151"/>
       <c r="C158" s="151"/>
       <c r="D158" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E158)),MAX($D$2:D157)+1,0)</f>
-        <v>156.0</v>
+        <v>156</v>
       </c>
       <c r="E158" s="168" t="s">
         <v>443</v>
       </c>
       <c r="F158" s="169">
-        <v>3015.0</v>
+        <v>3015</v>
       </c>
       <c r="G158" s="170"/>
       <c r="H158" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H158),$D$3:$E$204,2,0),"")</f>
         <v>MORAVSKÝ KRUMLOV</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75" customHeight="1">
       <c r="A159" s="151"/>
       <c r="B159" s="151"/>
       <c r="C159" s="151"/>
       <c r="D159" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E159)),MAX($D$2:D158)+1,0)</f>
-        <v>157.0</v>
+        <v>157</v>
       </c>
       <c r="E159" s="168" t="s">
         <v>444</v>
       </c>
       <c r="F159" s="169">
-        <v>3016.0</v>
+        <v>3016</v>
       </c>
       <c r="G159" s="170"/>
       <c r="H159" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H159),$D$3:$E$204,2,0),"")</f>
         <v>SLAVKOV U BRNA</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75" customHeight="1">
       <c r="A160" s="151"/>
       <c r="B160" s="151"/>
       <c r="C160" s="151"/>
       <c r="D160" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E160)),MAX($D$2:D159)+1,0)</f>
-        <v>158.0</v>
+        <v>158</v>
       </c>
       <c r="E160" s="168" t="s">
         <v>445</v>
       </c>
       <c r="F160" s="169">
-        <v>3017.0</v>
+        <v>3017</v>
       </c>
       <c r="G160" s="170"/>
       <c r="H160" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H160),$D$3:$E$204,2,0),"")</f>
         <v>TIŠNOV</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75" customHeight="1">
       <c r="A161" s="151"/>
       <c r="B161" s="151"/>
       <c r="C161" s="151"/>
       <c r="D161" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E161)),MAX($D$2:D160)+1,0)</f>
-        <v>159.0</v>
+        <v>159</v>
       </c>
       <c r="E161" s="168" t="s">
         <v>446</v>
       </c>
       <c r="F161" s="169">
-        <v>3018.0</v>
+        <v>3018</v>
       </c>
       <c r="G161" s="170"/>
       <c r="H161" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H161),$D$3:$E$204,2,0),"")</f>
         <v>VESELÍ NAD MORAVOU</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75" customHeight="1">
       <c r="A162" s="151"/>
       <c r="B162" s="151"/>
       <c r="C162" s="151"/>
       <c r="D162" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E162)),MAX($D$2:D161)+1,0)</f>
-        <v>160.0</v>
+        <v>160</v>
       </c>
       <c r="E162" s="168" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="169">
-        <v>3019.0</v>
+        <v>3019</v>
       </c>
       <c r="G162" s="170"/>
       <c r="H162" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H162),$D$3:$E$204,2,0),"")</f>
         <v>VYŠKOV</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75" customHeight="1">
       <c r="A163" s="151"/>
       <c r="B163" s="151"/>
       <c r="C163" s="151"/>
       <c r="D163" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E163)),MAX($D$2:D162)+1,0)</f>
-        <v>161.0</v>
+        <v>161</v>
       </c>
       <c r="E163" s="168" t="s">
         <v>448</v>
       </c>
       <c r="F163" s="169">
-        <v>3020.0</v>
+        <v>3020</v>
       </c>
       <c r="G163" s="170"/>
       <c r="H163" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H163),$D$3:$E$204,2,0),"")</f>
         <v>ZNOJMO</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75" customHeight="1">
       <c r="A164" s="151"/>
       <c r="B164" s="151"/>
       <c r="C164" s="151"/>
       <c r="D164" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E164)),MAX($D$2:D163)+1,0)</f>
-        <v>162.0</v>
+        <v>162</v>
       </c>
       <c r="E164" s="168" t="s">
         <v>449</v>
       </c>
       <c r="F164" s="169">
-        <v>3101.0</v>
+        <v>3101</v>
       </c>
       <c r="G164" s="170"/>
       <c r="H164" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H164),$D$3:$E$204,2,0),"")</f>
         <v>OLOMOUC</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75" customHeight="1">
       <c r="A165" s="151"/>
       <c r="B165" s="151"/>
       <c r="C165" s="151"/>
       <c r="D165" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E165)),MAX($D$2:D164)+1,0)</f>
-        <v>163.0</v>
+        <v>163</v>
       </c>
       <c r="E165" s="168" t="s">
         <v>450</v>
       </c>
       <c r="F165" s="169">
-        <v>3102.0</v>
+        <v>3102</v>
       </c>
       <c r="G165" s="170"/>
       <c r="H165" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H165),$D$3:$E$204,2,0),"")</f>
         <v>HRANICE</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75" customHeight="1">
       <c r="A166" s="151"/>
       <c r="B166" s="151"/>
       <c r="C166" s="151"/>
       <c r="D166" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E166)),MAX($D$2:D165)+1,0)</f>
-        <v>164.0</v>
+        <v>164</v>
       </c>
       <c r="E166" s="168" t="s">
         <v>451</v>
       </c>
       <c r="F166" s="169">
-        <v>3103.0</v>
+        <v>3103</v>
       </c>
       <c r="G166" s="170"/>
       <c r="H166" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H166),$D$3:$E$204,2,0),"")</f>
         <v>JESENÍK</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75" customHeight="1">
       <c r="A167" s="151"/>
       <c r="B167" s="151"/>
       <c r="C167" s="151"/>
       <c r="D167" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E167)),MAX($D$2:D166)+1,0)</f>
-        <v>165.0</v>
+        <v>165</v>
       </c>
       <c r="E167" s="168" t="s">
         <v>452</v>
       </c>
       <c r="F167" s="169">
-        <v>3104.0</v>
+        <v>3104</v>
       </c>
       <c r="G167" s="170"/>
       <c r="H167" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H167),$D$3:$E$204,2,0),"")</f>
         <v>KONICE</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75" customHeight="1">
       <c r="A168" s="151"/>
       <c r="B168" s="151"/>
       <c r="C168" s="151"/>
       <c r="D168" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E168)),MAX($D$2:D167)+1,0)</f>
-        <v>166.0</v>
+        <v>166</v>
       </c>
       <c r="E168" s="168" t="s">
         <v>453</v>
       </c>
       <c r="F168" s="169">
-        <v>3105.0</v>
+        <v>3105</v>
       </c>
       <c r="G168" s="170"/>
       <c r="H168" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H168),$D$3:$E$204,2,0),"")</f>
         <v>LITOVEL</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75" customHeight="1">
       <c r="A169" s="151"/>
       <c r="B169" s="151"/>
       <c r="C169" s="151"/>
       <c r="D169" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E169)),MAX($D$2:D168)+1,0)</f>
-        <v>167.0</v>
+        <v>167</v>
       </c>
       <c r="E169" s="168" t="s">
         <v>454</v>
       </c>
       <c r="F169" s="169">
-        <v>3106.0</v>
+        <v>3106</v>
       </c>
       <c r="G169" s="170"/>
       <c r="H169" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H169),$D$3:$E$204,2,0),"")</f>
         <v>PROSTĚJOV</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75" customHeight="1">
       <c r="A170" s="151"/>
       <c r="B170" s="151"/>
       <c r="C170" s="151"/>
       <c r="D170" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E170)),MAX($D$2:D169)+1,0)</f>
-        <v>168.0</v>
+        <v>168</v>
       </c>
       <c r="E170" s="168" t="s">
         <v>455</v>
       </c>
       <c r="F170" s="169">
-        <v>3107.0</v>
+        <v>3107</v>
       </c>
       <c r="G170" s="170"/>
       <c r="H170" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H170),$D$3:$E$204,2,0),"")</f>
         <v>PŘEROV</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75" customHeight="1">
       <c r="A171" s="151"/>
       <c r="B171" s="151"/>
       <c r="C171" s="151"/>
       <c r="D171" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E171)),MAX($D$2:D170)+1,0)</f>
-        <v>169.0</v>
+        <v>169</v>
       </c>
       <c r="E171" s="168" t="s">
         <v>456</v>
       </c>
       <c r="F171" s="169">
-        <v>3108.0</v>
+        <v>3108</v>
       </c>
       <c r="G171" s="170"/>
       <c r="H171" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H171),$D$3:$E$204,2,0),"")</f>
         <v>ŠTERNBERK</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75" customHeight="1">
       <c r="A172" s="151"/>
       <c r="B172" s="151"/>
       <c r="C172" s="151"/>
       <c r="D172" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E172)),MAX($D$2:D171)+1,0)</f>
-        <v>170.0</v>
+        <v>170</v>
       </c>
       <c r="E172" s="168" t="s">
         <v>457</v>
       </c>
       <c r="F172" s="169">
-        <v>3109.0</v>
+        <v>3109</v>
       </c>
       <c r="G172" s="170"/>
       <c r="H172" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H172),$D$3:$E$204,2,0),"")</f>
         <v>ŠUMPERK</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75" customHeight="1">
       <c r="A173" s="151"/>
       <c r="B173" s="151"/>
       <c r="C173" s="151"/>
       <c r="D173" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E173)),MAX($D$2:D172)+1,0)</f>
-        <v>171.0</v>
+        <v>171</v>
       </c>
       <c r="E173" s="168" t="s">
         <v>458</v>
       </c>
       <c r="F173" s="169">
-        <v>3110.0</v>
+        <v>3110</v>
       </c>
       <c r="G173" s="170"/>
       <c r="H173" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H173),$D$3:$E$204,2,0),"")</f>
         <v>ZÁBŘEH</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75" customHeight="1">
       <c r="A174" s="151"/>
       <c r="B174" s="151"/>
       <c r="C174" s="151"/>
       <c r="D174" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E174)),MAX($D$2:D173)+1,0)</f>
-        <v>172.0</v>
+        <v>172</v>
       </c>
       <c r="E174" s="168" t="s">
         <v>459</v>
       </c>
       <c r="F174" s="169">
-        <v>3201.0</v>
+        <v>3201</v>
       </c>
       <c r="G174" s="170"/>
       <c r="H174" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H174),$D$3:$E$204,2,0),"")</f>
         <v>OSTRAVA I</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75" customHeight="1">
       <c r="A175" s="151"/>
       <c r="B175" s="151"/>
       <c r="C175" s="151"/>
       <c r="D175" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E175)),MAX($D$2:D174)+1,0)</f>
-        <v>173.0</v>
+        <v>173</v>
       </c>
       <c r="E175" s="168" t="s">
         <v>460</v>
       </c>
       <c r="F175" s="169">
-        <v>3202.0</v>
+        <v>3202</v>
       </c>
       <c r="G175" s="170"/>
       <c r="H175" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H175),$D$3:$E$204,2,0),"")</f>
         <v>OSTRAVA II</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75" customHeight="1">
       <c r="A176" s="151"/>
       <c r="B176" s="151"/>
       <c r="C176" s="151"/>
       <c r="D176" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E176)),MAX($D$2:D175)+1,0)</f>
-        <v>174.0</v>
+        <v>174</v>
       </c>
       <c r="E176" s="168" t="s">
         <v>461</v>
       </c>
       <c r="F176" s="169">
-        <v>3203.0</v>
+        <v>3203</v>
       </c>
       <c r="G176" s="170"/>
       <c r="H176" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H176),$D$3:$E$204,2,0),"")</f>
         <v>OSTRAVA III</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75" customHeight="1">
       <c r="A177" s="151"/>
       <c r="B177" s="151"/>
       <c r="C177" s="151"/>
       <c r="D177" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E177)),MAX($D$2:D176)+1,0)</f>
-        <v>175.0</v>
+        <v>175</v>
       </c>
       <c r="E177" s="168" t="s">
         <v>462</v>
       </c>
       <c r="F177" s="169">
-        <v>3204.0</v>
+        <v>3204</v>
       </c>
       <c r="G177" s="170"/>
       <c r="H177" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H177),$D$3:$E$204,2,0),"")</f>
         <v>BOHUMÍN</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75" customHeight="1">
       <c r="A178" s="151"/>
       <c r="B178" s="151"/>
       <c r="C178" s="151"/>
       <c r="D178" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E178)),MAX($D$2:D177)+1,0)</f>
-        <v>176.0</v>
+        <v>176</v>
       </c>
       <c r="E178" s="168" t="s">
         <v>463</v>
       </c>
       <c r="F178" s="169">
-        <v>3205.0</v>
+        <v>3205</v>
       </c>
       <c r="G178" s="170"/>
       <c r="H178" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H178),$D$3:$E$204,2,0),"")</f>
         <v>BRUNTÁL</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75" customHeight="1">
       <c r="A179" s="151"/>
       <c r="B179" s="151"/>
       <c r="C179" s="151"/>
       <c r="D179" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E179)),MAX($D$2:D178)+1,0)</f>
-        <v>177.0</v>
+        <v>177</v>
       </c>
       <c r="E179" s="168" t="s">
         <v>464</v>
       </c>
       <c r="F179" s="169">
-        <v>3206.0</v>
+        <v>3206</v>
       </c>
       <c r="G179" s="170"/>
       <c r="H179" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H179),$D$3:$E$204,2,0),"")</f>
         <v>ČESKÝ TĚŠÍN</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75" customHeight="1">
       <c r="A180" s="151"/>
       <c r="B180" s="151"/>
       <c r="C180" s="151"/>
       <c r="D180" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E180)),MAX($D$2:D179)+1,0)</f>
-        <v>178.0</v>
+        <v>178</v>
       </c>
       <c r="E180" s="168" t="s">
         <v>465</v>
       </c>
       <c r="F180" s="169">
-        <v>3207.0</v>
+        <v>3207</v>
       </c>
       <c r="G180" s="170"/>
       <c r="H180" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H180),$D$3:$E$204,2,0),"")</f>
         <v>FRÝDEK-MÍSTEK</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75" customHeight="1">
       <c r="A181" s="151"/>
       <c r="B181" s="151"/>
       <c r="C181" s="151"/>
       <c r="D181" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E181)),MAX($D$2:D180)+1,0)</f>
-        <v>179.0</v>
+        <v>179</v>
       </c>
       <c r="E181" s="168" t="s">
         <v>466</v>
       </c>
       <c r="F181" s="169">
-        <v>3208.0</v>
+        <v>3208</v>
       </c>
       <c r="G181" s="170"/>
       <c r="H181" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H181),$D$3:$E$204,2,0),"")</f>
         <v>FRÝDLANT NAD OSTRAV.</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75" customHeight="1">
       <c r="A182" s="151"/>
       <c r="B182" s="151"/>
       <c r="C182" s="151"/>
       <c r="D182" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E182)),MAX($D$2:D181)+1,0)</f>
-        <v>180.0</v>
+        <v>180</v>
       </c>
       <c r="E182" s="168" t="s">
         <v>467</v>
       </c>
       <c r="F182" s="169">
-        <v>3209.0</v>
+        <v>3209</v>
       </c>
       <c r="G182" s="170"/>
       <c r="H182" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H182),$D$3:$E$204,2,0),"")</f>
         <v>FULNEK</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75" customHeight="1">
       <c r="A183" s="151"/>
       <c r="B183" s="151"/>
       <c r="C183" s="151"/>
       <c r="D183" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E183)),MAX($D$2:D182)+1,0)</f>
-        <v>181.0</v>
+        <v>181</v>
       </c>
       <c r="E183" s="168" t="s">
         <v>468</v>
       </c>
       <c r="F183" s="169">
-        <v>3210.0</v>
+        <v>3210</v>
       </c>
       <c r="G183" s="170"/>
       <c r="H183" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H183),$D$3:$E$204,2,0),"")</f>
         <v>HAVÍŘOV</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75" customHeight="1">
       <c r="A184" s="151"/>
       <c r="B184" s="151"/>
       <c r="C184" s="151"/>
       <c r="D184" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E184)),MAX($D$2:D183)+1,0)</f>
-        <v>182.0</v>
+        <v>182</v>
       </c>
       <c r="E184" s="168" t="s">
         <v>469</v>
       </c>
       <c r="F184" s="169">
-        <v>3211.0</v>
+        <v>3211</v>
       </c>
       <c r="G184" s="170"/>
       <c r="H184" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H184),$D$3:$E$204,2,0),"")</f>
         <v>HLUČÍN</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75" customHeight="1">
       <c r="A185" s="151"/>
       <c r="B185" s="151"/>
       <c r="C185" s="151"/>
       <c r="D185" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E185)),MAX($D$2:D184)+1,0)</f>
-        <v>183.0</v>
+        <v>183</v>
       </c>
       <c r="E185" s="168" t="s">
         <v>470</v>
       </c>
       <c r="F185" s="169">
-        <v>3212.0</v>
+        <v>3212</v>
       </c>
       <c r="G185" s="170"/>
       <c r="H185" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H185),$D$3:$E$204,2,0),"")</f>
         <v>KARVINÁ</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75" customHeight="1">
       <c r="A186" s="151"/>
       <c r="B186" s="151"/>
       <c r="C186" s="151"/>
       <c r="D186" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E186)),MAX($D$2:D185)+1,0)</f>
-        <v>184.0</v>
+        <v>184</v>
       </c>
       <c r="E186" s="168" t="s">
         <v>471</v>
       </c>
       <c r="F186" s="169">
-        <v>3213.0</v>
+        <v>3213</v>
       </c>
       <c r="G186" s="170"/>
       <c r="H186" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H186),$D$3:$E$204,2,0),"")</f>
         <v>KOPŘIVNICE</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75" customHeight="1">
       <c r="A187" s="151"/>
       <c r="B187" s="151"/>
       <c r="C187" s="151"/>
       <c r="D187" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E187)),MAX($D$2:D186)+1,0)</f>
-        <v>185.0</v>
+        <v>185</v>
       </c>
       <c r="E187" s="168" t="s">
         <v>472</v>
       </c>
       <c r="F187" s="169">
-        <v>3214.0</v>
+        <v>3214</v>
       </c>
       <c r="G187" s="170"/>
       <c r="H187" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H187),$D$3:$E$204,2,0),"")</f>
         <v>KRNOV</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75" customHeight="1">
       <c r="A188" s="151"/>
       <c r="B188" s="151"/>
       <c r="C188" s="151"/>
       <c r="D188" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E188)),MAX($D$2:D187)+1,0)</f>
-        <v>186.0</v>
+        <v>186</v>
       </c>
       <c r="E188" s="168" t="s">
         <v>473</v>
       </c>
       <c r="F188" s="169">
-        <v>3215.0</v>
+        <v>3215</v>
       </c>
       <c r="G188" s="170"/>
       <c r="H188" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H188),$D$3:$E$204,2,0),"")</f>
         <v>NOVÝ JIČÍN</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75" customHeight="1">
       <c r="A189" s="151"/>
       <c r="B189" s="151"/>
       <c r="C189" s="151"/>
       <c r="D189" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E189)),MAX($D$2:D188)+1,0)</f>
-        <v>187.0</v>
+        <v>187</v>
       </c>
       <c r="E189" s="168" t="s">
         <v>474</v>
       </c>
       <c r="F189" s="169">
-        <v>3216.0</v>
+        <v>3216</v>
       </c>
       <c r="G189" s="170"/>
       <c r="H189" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H189),$D$3:$E$204,2,0),"")</f>
         <v>OPAVA</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75" customHeight="1">
       <c r="A190" s="151"/>
       <c r="B190" s="151"/>
       <c r="C190" s="151"/>
       <c r="D190" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E190)),MAX($D$2:D189)+1,0)</f>
-        <v>188.0</v>
+        <v>188</v>
       </c>
       <c r="E190" s="168" t="s">
         <v>475</v>
       </c>
       <c r="F190" s="169">
-        <v>3217.0</v>
+        <v>3217</v>
       </c>
       <c r="G190" s="170"/>
       <c r="H190" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H190),$D$3:$E$204,2,0),"")</f>
         <v>ORLOVÁ</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75" customHeight="1">
       <c r="A191" s="151"/>
       <c r="B191" s="151"/>
       <c r="C191" s="151"/>
       <c r="D191" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E191)),MAX($D$2:D190)+1,0)</f>
-        <v>189.0</v>
+        <v>189</v>
       </c>
       <c r="E191" s="168" t="s">
         <v>476</v>
       </c>
       <c r="F191" s="169">
-        <v>3218.0</v>
+        <v>3218</v>
       </c>
       <c r="G191" s="170"/>
       <c r="H191" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H191),$D$3:$E$204,2,0),"")</f>
         <v>TŘINEC</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75" customHeight="1">
       <c r="A192" s="151"/>
       <c r="B192" s="151"/>
       <c r="C192" s="151"/>
       <c r="D192" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E192)),MAX($D$2:D191)+1,0)</f>
-        <v>190.0</v>
+        <v>190</v>
       </c>
       <c r="E192" s="168" t="s">
         <v>477</v>
       </c>
       <c r="F192" s="169">
-        <v>3301.0</v>
+        <v>3301</v>
       </c>
       <c r="G192" s="170"/>
       <c r="H192" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H192),$D$3:$E$204,2,0),"")</f>
         <v>ZLÍN</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75" customHeight="1">
       <c r="A193" s="151"/>
       <c r="B193" s="151"/>
       <c r="C193" s="151"/>
       <c r="D193" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E193)),MAX($D$2:D192)+1,0)</f>
-        <v>191.0</v>
+        <v>191</v>
       </c>
       <c r="E193" s="168" t="s">
         <v>478</v>
       </c>
       <c r="F193" s="169">
-        <v>3302.0</v>
+        <v>3302</v>
       </c>
       <c r="G193" s="170"/>
       <c r="H193" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H193),$D$3:$E$204,2,0),"")</f>
         <v>BYSTŘICE POD HOSTÝNEM</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75" customHeight="1">
       <c r="A194" s="151"/>
       <c r="B194" s="151"/>
       <c r="C194" s="151"/>
       <c r="D194" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E194)),MAX($D$2:D193)+1,0)</f>
-        <v>192.0</v>
+        <v>192</v>
       </c>
       <c r="E194" s="168" t="s">
         <v>479</v>
       </c>
       <c r="F194" s="169">
-        <v>3303.0</v>
+        <v>3303</v>
       </c>
       <c r="G194" s="170"/>
       <c r="H194" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H194),$D$3:$E$204,2,0),"")</f>
         <v>HOLEŠOV</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75" customHeight="1">
       <c r="A195" s="151"/>
       <c r="B195" s="151"/>
       <c r="C195" s="151"/>
       <c r="D195" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E195)),MAX($D$2:D194)+1,0)</f>
-        <v>193.0</v>
+        <v>193</v>
       </c>
       <c r="E195" s="168" t="s">
         <v>480</v>
       </c>
       <c r="F195" s="169">
-        <v>3304.0</v>
+        <v>3304</v>
       </c>
       <c r="G195" s="170"/>
       <c r="H195" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H195),$D$3:$E$204,2,0),"")</f>
         <v>KROMĚŘÍŽ</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75" customHeight="1">
       <c r="A196" s="151"/>
       <c r="B196" s="151"/>
       <c r="C196" s="151"/>
       <c r="D196" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E196)),MAX($D$2:D195)+1,0)</f>
-        <v>194.0</v>
+        <v>194</v>
       </c>
       <c r="E196" s="168" t="s">
         <v>481</v>
       </c>
       <c r="F196" s="169">
-        <v>3305.0</v>
+        <v>3305</v>
       </c>
       <c r="G196" s="170"/>
       <c r="H196" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H196),$D$3:$E$204,2,0),"")</f>
         <v>LUHAČOVICE</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75" customHeight="1">
       <c r="A197" s="151"/>
       <c r="B197" s="151"/>
       <c r="C197" s="151"/>
       <c r="D197" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E197)),MAX($D$2:D196)+1,0)</f>
-        <v>195.0</v>
+        <v>195</v>
       </c>
       <c r="E197" s="168" t="s">
         <v>482</v>
       </c>
       <c r="F197" s="169">
-        <v>3306.0</v>
+        <v>3306</v>
       </c>
       <c r="G197" s="170"/>
       <c r="H197" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H197),$D$3:$E$204,2,0),"")</f>
         <v>OTROKOVICE</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75" customHeight="1">
       <c r="A198" s="151"/>
       <c r="B198" s="151"/>
       <c r="C198" s="151"/>
       <c r="D198" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E198)),MAX($D$2:D197)+1,0)</f>
-        <v>196.0</v>
+        <v>196</v>
       </c>
       <c r="E198" s="168" t="s">
         <v>483</v>
       </c>
       <c r="F198" s="169">
-        <v>3307.0</v>
+        <v>3307</v>
       </c>
       <c r="G198" s="170"/>
       <c r="H198" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H198),$D$3:$E$204,2,0),"")</f>
         <v>ROŽNOV POD RADH.</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75" customHeight="1">
       <c r="A199" s="151"/>
       <c r="B199" s="151"/>
       <c r="C199" s="151"/>
       <c r="D199" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E199)),MAX($D$2:D198)+1,0)</f>
-        <v>197.0</v>
+        <v>197</v>
       </c>
       <c r="E199" s="168" t="s">
         <v>484</v>
       </c>
       <c r="F199" s="169">
-        <v>3308.0</v>
+        <v>3308</v>
       </c>
       <c r="G199" s="170"/>
       <c r="H199" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H199),$D$3:$E$204,2,0),"")</f>
         <v>UHERSKÝ BROD</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75" customHeight="1">
       <c r="A200" s="151"/>
       <c r="B200" s="151"/>
       <c r="C200" s="151"/>
       <c r="D200" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E200)),MAX($D$2:D199)+1,0)</f>
-        <v>198.0</v>
+        <v>198</v>
       </c>
       <c r="E200" s="168" t="s">
         <v>485</v>
       </c>
       <c r="F200" s="169">
-        <v>3309.0</v>
+        <v>3309</v>
       </c>
       <c r="G200" s="170"/>
       <c r="H200" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H200),$D$3:$E$204,2,0),"")</f>
         <v>UHERSKÉ HRADIŠTĚ</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75" customHeight="1">
       <c r="A201" s="151"/>
       <c r="B201" s="151"/>
       <c r="C201" s="151"/>
       <c r="D201" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E201)),MAX($D$2:D200)+1,0)</f>
-        <v>199.0</v>
+        <v>199</v>
       </c>
       <c r="E201" s="168" t="s">
         <v>486</v>
       </c>
       <c r="F201" s="169">
-        <v>3310.0</v>
+        <v>3310</v>
       </c>
       <c r="G201" s="170"/>
       <c r="H201" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H201),$D$3:$E$204,2,0),"")</f>
         <v>VALAŠSKÉ MEZIŘÍČÍ</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75" customHeight="1">
       <c r="A202" s="151"/>
       <c r="B202" s="151"/>
       <c r="C202" s="151"/>
       <c r="D202" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E202)),MAX($D$2:D201)+1,0)</f>
-        <v>200.0</v>
+        <v>200</v>
       </c>
       <c r="E202" s="168" t="s">
         <v>487</v>
       </c>
       <c r="F202" s="169">
-        <v>3311.0</v>
+        <v>3311</v>
       </c>
       <c r="G202" s="170"/>
       <c r="H202" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H202),$D$3:$E$204,2,0),"")</f>
         <v>VALAŠSKÉ KLOBOUKY</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75" customHeight="1">
       <c r="A203" s="151"/>
       <c r="B203" s="151"/>
       <c r="C203" s="151"/>
       <c r="D203" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E203)),MAX($D$2:D202)+1,0)</f>
-        <v>201.0</v>
+        <v>201</v>
       </c>
       <c r="E203" s="168" t="s">
         <v>488</v>
       </c>
       <c r="F203" s="169">
-        <v>3312.0</v>
+        <v>3312</v>
       </c>
       <c r="G203" s="170"/>
       <c r="H203" s="171" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H203),$D$3:$E$204,2,0),"")</f>
         <v>VSETÍN</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75" customHeight="1" thickBot="1">
       <c r="A204" s="151"/>
       <c r="B204" s="151"/>
       <c r="C204" s="151"/>
       <c r="D204" s="161">
         <f>IF(ISNUMBER(SEARCH(ZAKL_DATA!$B$14,E204)),MAX($D$2:D203)+1,0)</f>
-        <v>202.0</v>
+        <v>202</v>
       </c>
       <c r="E204" s="175" t="s">
         <v>301</v>
       </c>
       <c r="F204" s="176">
-        <v>4000.0</v>
+        <v>4000</v>
       </c>
       <c r="G204" s="177"/>
       <c r="H204" s="178" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H204),$D$3:$E$204,2,0),"")</f>
         <v>SPECIALIZOVANÝ</v>
       </c>
     </row>
     <row r="205" spans="8:8" ht="12.75" customHeight="1">
       <c r="H205" s="183" t="str">
         <f>IFERROR(VLOOKUP(ROWS($H$3:H205),$D$2:$E$204,2,0),"")</f>
         <v/>
       </c>
     </row>
     <row r="206" ht="12.75" customHeight="1"/>
     <row r="207" ht="12.75" customHeight="1"/>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="B20">
       <formula1>validation_list2</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.787401575" bottom="0.787401575" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:T122"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A16">
       <selection pane="topLeft" activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="13.714285714285714" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="12.428571428571429" customWidth="1"/>
+    <col min="1" max="1" width="13.7142857142857" customWidth="1"/>
+    <col min="2" max="2" width="17.1428571428571" customWidth="1"/>
+    <col min="3" max="3" width="13.7142857142857" customWidth="1"/>
+    <col min="4" max="4" width="12.4285714285714" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.1428571428571" customWidth="1"/>
+    <col min="8" max="8" width="12.4285714285714" customWidth="1"/>
     <col min="9" max="9" width="14" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="14.571428571428571" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="12.571428571428571" customWidth="1"/>
+    <col min="11" max="11" width="14.5714285714286" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.1428571428571" customWidth="1"/>
+    <col min="13" max="13" width="12.5714285714286" customWidth="1"/>
     <col min="14" max="16" width="12" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="13.142857142857142" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="13.1428571428571" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="13.857142857142858" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="8.571428571428571" customWidth="1"/>
+    <col min="19" max="19" width="13.8571428571429" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="8.57142857142857" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="12.75">
       <c r="A1" s="148" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="12.75">
       <c r="A2" t="s">
         <v>174</v>
       </c>
       <c r="B2" t="str">
         <f>IF(ISNUMBER(SEARCH("x",'1strana'!D12)),"771","772")</f>
         <v>772</v>
       </c>
       <c r="C2" s="149" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" t="s">
         <v>175</v>
       </c>
       <c r="B3" t="e">
         <f>VLOOKUP(ZAKL_DATA!B13,FU!B3:C17,2,FALSE)</f>
@@ -24883,85 +24968,85 @@
       <c r="A8" t="s">
         <v>181</v>
       </c>
       <c r="B8" s="181" t="str">
         <f>IF('1strana'!K18&lt;&gt;"",'1strana'!K18,"")</f>
         <v/>
       </c>
     </row>
     <row r="9" spans="1:3" ht="12.75">
       <c r="A9" t="s">
         <v>182</v>
       </c>
       <c r="B9" s="179" t="s">
         <v>183</v>
       </c>
       <c r="C9" s="149" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75">
       <c r="A10" t="s">
         <v>184</v>
       </c>
       <c r="B10" s="184">
         <f>'2strana'!C32</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="12.75">
       <c r="A11" t="s">
         <v>185</v>
       </c>
       <c r="C11" s="149" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="12.75">
       <c r="A12" t="s">
         <v>187</v>
       </c>
       <c r="C12" s="149" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75">
       <c r="A13" t="s">
         <v>188</v>
       </c>
       <c r="B13" s="184">
         <f>'2strana'!N32</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" t="s">
         <v>189</v>
       </c>
       <c r="B14" s="184">
         <f>'4strana'!G9</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" t="s">
         <v>190</v>
       </c>
       <c r="B15" s="181" t="str">
         <f>IF('1strana'!A37&lt;&gt;"",TEXT('1strana'!A37,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" t="s">
         <v>191</v>
       </c>
       <c r="B16" s="181" t="str">
         <f>TEXT('1strana'!H14,"DD.MM.RRRR")</f>
         <v>31.12.2017</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" t="s">
         <v>192</v>
       </c>
       <c r="B17" s="181" t="str">
@@ -24975,51 +25060,51 @@
       </c>
     </row>
     <row r="20" spans="1:3" ht="12.75">
       <c r="A20" t="s">
         <v>195</v>
       </c>
       <c r="C20" s="149" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75">
       <c r="A21" t="s">
         <v>196</v>
       </c>
       <c r="B21" s="181" t="str">
         <f>IF(ISNUMBER(FIND("/",ZAKL_DATA!B17)),MID(ZAKL_DATA!B17,(FIND("/",ZAKL_DATA!B17,1))+1,LEN(ZAKL_DATA!B17)),"")</f>
         <v/>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75">
       <c r="A22" t="s">
         <v>197</v>
       </c>
       <c r="B22">
         <f>IF(ISNUMBER(FIND("/",ZAKL_DATA!B17)),LEFT(ZAKL_DATA!B17,(FIND("/",ZAKL_DATA!B17,1))-1),ZAKL_DATA!B17)</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="12.75">
       <c r="A23" t="s">
         <v>198</v>
       </c>
       <c r="B23" t="e">
         <f>VLOOKUP(ZAKL_DATA!B14,FU!E3:F204,2,FALSE)</f>
         <v>#N/A</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="12.75">
       <c r="A24" t="s">
         <v>199</v>
       </c>
       <c r="B24" s="181" t="str">
         <f>MID(ZAKL_DATA!D2,3,10)</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:2" ht="12.75">
       <c r="A25" t="s">
         <v>200</v>
       </c>
       <c r="B25" s="181" t="str">
@@ -25047,60 +25132,60 @@
     </row>
     <row r="28" spans="1:2" ht="12.75">
       <c r="A28" t="s">
         <v>203</v>
       </c>
       <c r="B28" s="185" t="str">
         <f>IF(E38="V1",IF(ZAKL_DATA!D17&lt;&gt;0,ZAKL_DATA!D17,""),"")</f>
         <v/>
       </c>
     </row>
     <row r="29" spans="1:2" ht="12.75">
       <c r="A29" t="s">
         <v>204</v>
       </c>
       <c r="B29" s="181" t="str">
         <f>IF(E38="V1",IF(ZAKL_DATA!D15&lt;&gt;0,ZAKL_DATA!D15,""),IF(E38="V4",MID('4strana'!A26,(FIND(" ",'4strana'!A26,1))+1,LEN('4strana'!A26)),""))</f>
         <v/>
       </c>
     </row>
     <row r="30" spans="1:2" ht="12.75">
       <c r="A30" t="s">
         <v>205</v>
       </c>
       <c r="B30" s="181">
         <f>ZAKL_DATA!B5</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:2" ht="12.75">
       <c r="A31" t="s">
         <v>206</v>
       </c>
       <c r="B31" s="179">
         <f>ZAKL_DATA!B19</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="12.75">
       <c r="A32" t="s">
         <v>207</v>
       </c>
       <c r="B32" s="185" t="str">
         <f>IF(ZAKL_DATA!D35&lt;&gt;0,ZAKL_DATA!D35,"")</f>
         <v/>
       </c>
       <c r="C32" s="149"/>
     </row>
     <row r="33" spans="1:4" ht="12.75">
       <c r="A33" t="s">
         <v>208</v>
       </c>
       <c r="B33" s="185" t="str">
         <f>IF(ZAKL_DATA!D30&lt;&gt;"",ZAKL_DATA!D30,"")</f>
         <v/>
       </c>
       <c r="C33" s="149"/>
       <c r="D33" s="149" t="s">
         <v>492</v>
       </c>
     </row>
@@ -25139,713 +25224,713 @@
       </c>
     </row>
     <row r="36" spans="1:5" ht="12.75">
       <c r="A36" t="s">
         <v>211</v>
       </c>
       <c r="B36" s="150" t="str">
         <f>IF(ZAKL_DATA!D32&lt;&gt;"",ZAKL_DATA!D32,"")</f>
         <v/>
       </c>
       <c r="C36" s="149"/>
       <c r="D36" s="149" t="s">
         <v>495</v>
       </c>
       <c r="E36" t="str">
         <f>IF(AND(OR('4strana'!E24="4a",'4strana'!E24="4A"),NOT(ISERR(DATEVALUE('4strana'!A28)))),"V3","")</f>
         <v/>
       </c>
     </row>
     <row r="37" spans="1:11" ht="12.75">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="181">
         <f>ZAKL_DATA!B7</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D37" s="149" t="s">
         <v>496</v>
       </c>
       <c r="E37" t="str">
         <f>IF(AND(OR('4strana'!E24="4a",'4strana'!E24="4A"),E36&lt;&gt;"V3"),"V4","")</f>
         <v/>
       </c>
       <c r="H37" s="149" t="s">
         <v>131</v>
       </c>
       <c r="K37" s="149" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="38" spans="1:19" ht="12.75">
       <c r="A38" t="s">
         <v>212</v>
       </c>
       <c r="B38" s="185" t="str">
         <f>IF(ZAKL_DATA!B10&lt;&gt;"","F",IF(ZAKL_DATA!D4&lt;&gt;"","P",""))</f>
         <v/>
       </c>
       <c r="C38" s="149"/>
       <c r="D38" s="149" t="s">
         <v>497</v>
       </c>
       <c r="E38" t="str">
         <f>CONCATENATE(E34,E35,E36,E37)</f>
         <v/>
       </c>
       <c r="H38" s="184" t="str">
         <f>IF('2strana'!I8&lt;&gt;"",'2strana'!I8,"")</f>
         <v/>
       </c>
       <c r="I38" s="184">
         <f>'2strana'!C8</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J38" s="184">
         <f>'2strana'!D8</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K38" s="184">
         <f>'2strana'!E8</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L38" s="149" t="s">
         <v>186</v>
       </c>
       <c r="M38" s="149" t="s">
         <v>186</v>
       </c>
       <c r="N38" s="184">
         <f>'2strana'!H8</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O38" s="184">
         <f>IF('2strana'!J8&lt;&gt;"",'2strana'!J8,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P38" s="149" t="s">
         <v>186</v>
       </c>
       <c r="Q38" s="184">
         <f>IF('2strana'!L8&lt;&gt;"",'2strana'!L8,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R38" s="184">
         <f>IF('2strana'!M8&lt;&gt;"",'2strana'!M8,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S38" s="184">
         <f>IF('2strana'!N8&lt;&gt;"",'2strana'!N8,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:19" ht="12.75">
       <c r="A39" t="s">
         <v>213</v>
       </c>
       <c r="B39" s="181">
         <f>ZAKL_DATA!B16</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H39" s="184" t="str">
         <f>IF('2strana'!I10&lt;&gt;"",'2strana'!I10,"")</f>
         <v/>
       </c>
       <c r="I39" s="184">
         <f>'2strana'!C10</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J39" s="184">
         <f>'2strana'!D10</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K39" s="184">
         <f>'2strana'!E10</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L39" s="149" t="s">
         <v>186</v>
       </c>
       <c r="M39" s="149" t="s">
         <v>186</v>
       </c>
       <c r="N39" s="184">
         <f>'2strana'!H10</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O39" s="184">
         <f>IF('2strana'!J10&lt;&gt;"",'2strana'!J10,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P39" s="149" t="s">
         <v>186</v>
       </c>
       <c r="Q39" s="184">
         <f>IF('2strana'!L10&lt;&gt;"",'2strana'!L10,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R39" s="184">
         <f>IF('2strana'!M10&lt;&gt;"",'2strana'!M10,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S39" s="184">
         <f>IF('2strana'!N10&lt;&gt;"",'2strana'!N10,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:19" ht="12.75">
       <c r="A40" t="s">
         <v>214</v>
       </c>
       <c r="B40" s="181" t="str">
         <f>IF(E38="V3",'4strana'!A28,"")</f>
         <v/>
       </c>
       <c r="H40" s="184" t="str">
         <f>IF('2strana'!I12&lt;&gt;"",'2strana'!I12,"")</f>
         <v/>
       </c>
       <c r="I40" s="184">
         <f>'2strana'!C12</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J40" s="184">
         <f>'2strana'!D12</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K40" s="184">
         <f>'2strana'!E12</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L40" s="149" t="s">
         <v>186</v>
       </c>
       <c r="M40" s="149" t="s">
         <v>186</v>
       </c>
       <c r="N40" s="184">
         <f>'2strana'!H12</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O40" s="184">
         <f>IF('2strana'!J12&lt;&gt;"",'2strana'!J12,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P40" s="149" t="s">
         <v>186</v>
       </c>
       <c r="Q40" s="184">
         <f>IF('2strana'!L12&lt;&gt;"",'2strana'!L12,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R40" s="184">
         <f>IF('2strana'!M12&lt;&gt;"",'2strana'!M12,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S40" s="184">
         <f>IF('2strana'!N12&lt;&gt;"",'2strana'!N12,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:19" ht="12.75">
       <c r="A41" t="s">
         <v>215</v>
       </c>
       <c r="B41" s="181" t="str">
         <f>IF(E38="V2",'4strana'!A28,"")</f>
         <v/>
       </c>
       <c r="H41" s="184" t="str">
         <f>IF('2strana'!I14&lt;&gt;"",'2strana'!I14,"")</f>
         <v/>
       </c>
       <c r="I41" s="184">
         <f>'2strana'!C14</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J41" s="184">
         <f>'2strana'!D14</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K41" s="184">
         <f>'2strana'!E14</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L41" s="149" t="s">
         <v>186</v>
       </c>
       <c r="M41" s="149" t="s">
         <v>186</v>
       </c>
       <c r="N41" s="184">
         <f>'2strana'!H14</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O41" s="184">
         <f>IF('2strana'!J14&lt;&gt;"",'2strana'!J14,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P41" s="149" t="s">
         <v>186</v>
       </c>
       <c r="Q41" s="184">
         <f>IF('2strana'!L14&lt;&gt;"",'2strana'!L14,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R41" s="184">
         <f>IF('2strana'!M14&lt;&gt;"",'2strana'!M14,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S41" s="184">
         <f>IF('2strana'!N14&lt;&gt;"",'2strana'!N14,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:19" ht="12.75">
       <c r="A42" t="s">
         <v>216</v>
       </c>
       <c r="B42" s="181" t="str">
         <f>IF(E38="V4",'4strana'!A28,"")</f>
         <v/>
       </c>
       <c r="H42" s="184" t="str">
         <f>IF('2strana'!I16&lt;&gt;"",'2strana'!I16,"")</f>
         <v/>
       </c>
       <c r="I42" s="184">
         <f>'2strana'!C16</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J42" s="184">
         <f>'2strana'!D16</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K42" s="184">
         <f>'2strana'!E16</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L42" s="149" t="s">
         <v>186</v>
       </c>
       <c r="M42" s="149" t="s">
         <v>186</v>
       </c>
       <c r="N42" s="184">
         <f>'2strana'!H16</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O42" s="184">
         <f>IF('2strana'!J16&lt;&gt;"",'2strana'!J16,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P42" s="149" t="s">
         <v>186</v>
       </c>
       <c r="Q42" s="184">
         <f>IF('2strana'!L16&lt;&gt;"",'2strana'!L16,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R42" s="184">
         <f>IF('2strana'!M16&lt;&gt;"",'2strana'!M16,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S42" s="184">
         <f>IF('2strana'!N16&lt;&gt;"",'2strana'!N16,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:19" ht="12.75">
       <c r="A43" t="s">
         <v>217</v>
       </c>
       <c r="B43" s="181" t="str">
         <f>IF(E38="V2",ZAKL_DATA!D20,IF(E38="V3",LEFT('4strana'!A26,(FIND(" ",'4strana'!A26,1))-1),""))</f>
         <v/>
       </c>
       <c r="H43" s="184" t="str">
         <f>IF('2strana'!I18&lt;&gt;"",'2strana'!I18,"")</f>
         <v/>
       </c>
       <c r="I43" s="184">
         <f>'2strana'!C18</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J43" s="184">
         <f>'2strana'!D18</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K43" s="184">
         <f>'2strana'!E18</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L43" s="149" t="s">
         <v>186</v>
       </c>
       <c r="M43" s="149" t="s">
         <v>186</v>
       </c>
       <c r="N43" s="184">
         <f>'2strana'!H18</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O43" s="184">
         <f>IF('2strana'!J18&lt;&gt;"",'2strana'!J18,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P43" s="149" t="s">
         <v>186</v>
       </c>
       <c r="Q43" s="184">
         <f>IF('2strana'!L18&lt;&gt;"",'2strana'!L18,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R43" s="184">
         <f>IF('2strana'!M18&lt;&gt;"",'2strana'!M18,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S43" s="184">
         <f>IF('2strana'!N18&lt;&gt;"",'2strana'!N18,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:19" ht="12.75">
       <c r="A44" t="s">
         <v>218</v>
       </c>
       <c r="B44" s="181" t="str">
         <f>IF(E38="V2","4b",IF(OR(E38="V3",E38="V4"),"4a",""))</f>
         <v/>
       </c>
       <c r="H44" s="184" t="str">
         <f>IF('2strana'!I20&lt;&gt;"",'2strana'!I20,"")</f>
         <v/>
       </c>
       <c r="I44" s="184">
         <f>'2strana'!C20</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J44" s="184">
         <f>'2strana'!D20</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K44" s="184">
         <f>'2strana'!E20</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L44" s="149" t="s">
         <v>186</v>
       </c>
       <c r="M44" s="149" t="s">
         <v>186</v>
       </c>
       <c r="N44" s="184">
         <f>'2strana'!H20</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O44" s="184">
         <f>IF('2strana'!J20&lt;&gt;"",'2strana'!J20,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P44" s="149" t="s">
         <v>186</v>
       </c>
       <c r="Q44" s="184">
         <f>IF('2strana'!L20&lt;&gt;"",'2strana'!L20,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R44" s="184">
         <f>IF('2strana'!M20&lt;&gt;"",'2strana'!M20,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S44" s="184">
         <f>IF('2strana'!N20&lt;&gt;"",'2strana'!N20,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:19" ht="12.75">
       <c r="A45" t="s">
         <v>219</v>
       </c>
       <c r="B45" s="181" t="str">
         <f>IF(E38="V4",'4strana'!A26,"")</f>
         <v/>
       </c>
       <c r="H45" s="184" t="str">
         <f>IF('2strana'!I22&lt;&gt;"",'2strana'!I22,"")</f>
         <v/>
       </c>
       <c r="I45" s="184">
         <f>'2strana'!C22</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J45" s="184">
         <f>'2strana'!D22</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K45" s="184">
         <f>'2strana'!E22</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L45" s="149" t="s">
         <v>186</v>
       </c>
       <c r="M45" s="149" t="s">
         <v>186</v>
       </c>
       <c r="N45" s="184">
         <f>'2strana'!H22</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O45" s="184">
         <f>IF('2strana'!J22&lt;&gt;"",'2strana'!J22,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P45" s="149" t="s">
         <v>186</v>
       </c>
       <c r="Q45" s="184">
         <f>IF('2strana'!L22&lt;&gt;"",'2strana'!L22,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R45" s="184">
         <f>IF('2strana'!M22&lt;&gt;"",'2strana'!M22,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S45" s="184">
         <f>IF('2strana'!N22&lt;&gt;"",'2strana'!N22,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:19" ht="12.75">
       <c r="A46" t="s">
         <v>220</v>
       </c>
       <c r="B46" s="181" t="str">
         <f>IF(E38="V2",ZAKL_DATA!D21,IF(E38="V3",MID('4strana'!A26,(FIND(" ",'4strana'!A26,1))+1,LEN('4strana'!A26)),""))</f>
         <v/>
       </c>
       <c r="H46" s="184" t="str">
         <f>IF('2strana'!I24&lt;&gt;"",'2strana'!I24,"")</f>
         <v/>
       </c>
       <c r="I46" s="184">
         <f>'2strana'!C24</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J46" s="184">
         <f>'2strana'!D24</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K46" s="184">
         <f>'2strana'!E24</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L46" s="149" t="s">
         <v>186</v>
       </c>
       <c r="M46" s="149" t="s">
         <v>186</v>
       </c>
       <c r="N46" s="184">
         <f>'2strana'!H24</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O46" s="184">
         <f>IF('2strana'!J24&lt;&gt;"",'2strana'!J24,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P46" s="149" t="s">
         <v>186</v>
       </c>
       <c r="Q46" s="184">
         <f>IF('2strana'!L24&lt;&gt;"",'2strana'!L24,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R46" s="184">
         <f>IF('2strana'!M24&lt;&gt;"",'2strana'!M24,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S46" s="184">
         <f>IF('2strana'!N24&lt;&gt;"",'2strana'!N24,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:19" ht="12.75">
       <c r="A47" t="s">
         <v>221</v>
       </c>
       <c r="B47" s="181" t="str">
         <f>IF(OR(E38="V2",E38="V3"),"F",IF(E38="V4","P",""))</f>
         <v/>
       </c>
       <c r="H47" s="184" t="str">
         <f>IF('2strana'!I26&lt;&gt;"",'2strana'!I26,"")</f>
         <v/>
       </c>
       <c r="I47" s="184">
         <f>'2strana'!C26</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J47" s="184">
         <f>'2strana'!D26</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K47" s="184">
         <f>'2strana'!E26</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L47" s="149" t="s">
         <v>186</v>
       </c>
       <c r="M47" s="149" t="s">
         <v>186</v>
       </c>
       <c r="N47" s="184">
         <f>'2strana'!H26</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O47" s="184">
         <f>IF('2strana'!J26&lt;&gt;"",'2strana'!J26,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P47" s="149" t="s">
         <v>186</v>
       </c>
       <c r="Q47" s="184">
         <f>IF('2strana'!L26&lt;&gt;"",'2strana'!L26,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R47" s="184">
         <f>IF('2strana'!M26&lt;&gt;"",'2strana'!M26,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S47" s="184">
         <f>IF('2strana'!N26&lt;&gt;"",'2strana'!N26,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:19" ht="12.75">
       <c r="A48" t="s">
         <v>222</v>
       </c>
       <c r="B48" s="181" t="str">
         <f>CONCATENATE(ZAKL_DATA!D4,IF(ZAKL_DATA!D7&lt;&gt;"",", ",""),ZAKL_DATA!D7)</f>
         <v/>
       </c>
       <c r="H48" s="184" t="str">
         <f>IF('2strana'!I28&lt;&gt;"",'2strana'!I28,"")</f>
         <v/>
       </c>
       <c r="I48" s="184">
         <f>'2strana'!C28</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J48" s="184">
         <f>'2strana'!D28</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K48" s="184">
         <f>'2strana'!E28</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L48" s="149" t="s">
         <v>186</v>
       </c>
       <c r="M48" s="149" t="s">
         <v>186</v>
       </c>
       <c r="N48" s="184">
         <f>'2strana'!H28</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O48" s="184">
         <f>IF('2strana'!J28&lt;&gt;"",'2strana'!J28,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P48" s="149" t="s">
         <v>186</v>
       </c>
       <c r="Q48" s="184">
         <f>IF('2strana'!L28&lt;&gt;"",'2strana'!L28,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R48" s="184">
         <f>IF('2strana'!M28&lt;&gt;"",'2strana'!M28,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S48" s="184">
         <f>IF('2strana'!N28&lt;&gt;"",'2strana'!N28,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="8:19" ht="12.75">
       <c r="H49" s="184" t="str">
         <f>IF('2strana'!I30&lt;&gt;"",'2strana'!I30,"")</f>
         <v/>
       </c>
       <c r="I49" s="184">
         <f>'2strana'!C30</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J49" s="184">
         <f>'2strana'!D30</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K49" s="184">
         <f>'2strana'!E30</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L49" s="149" t="s">
         <v>186</v>
       </c>
       <c r="M49" s="149" t="s">
         <v>186</v>
       </c>
       <c r="N49" s="184">
         <f>'2strana'!H30</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="O49" s="184">
         <f>IF('2strana'!J30&lt;&gt;"",'2strana'!J30,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="P49" s="149" t="s">
         <v>186</v>
       </c>
       <c r="Q49" s="184">
         <f>IF('2strana'!L30&lt;&gt;"",'2strana'!L30,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R49" s="184">
         <f>IF('2strana'!M30&lt;&gt;"",'2strana'!M30,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S49" s="184">
         <f>IF('2strana'!N30&lt;&gt;"",'2strana'!N30,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:1" ht="12.75">
       <c r="A50" s="148" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="51" spans="1:20" ht="12.75">
       <c r="A51" t="s">
         <v>224</v>
       </c>
       <c r="B51" s="148" t="s">
         <v>223</v>
       </c>
       <c r="C51" t="s">
         <v>224</v>
       </c>
       <c r="D51" t="s">
         <v>225</v>
       </c>
       <c r="E51" t="s">
         <v>226</v>
       </c>
       <c r="G51" s="148" t="s">
         <v>227</v>
@@ -25880,565 +25965,565 @@
       <c r="Q51" t="s">
         <v>237</v>
       </c>
       <c r="R51" t="s">
         <v>238</v>
       </c>
       <c r="S51" t="s">
         <v>239</v>
       </c>
       <c r="T51" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:20" ht="12.75">
       <c r="A52" t="s">
         <v>225</v>
       </c>
       <c r="C52" s="150"/>
       <c r="E52" s="150"/>
       <c r="H52" s="186" t="str">
         <f t="shared" si="0" ref="H52:H63">H38</f>
         <v/>
       </c>
       <c r="I52" s="184">
         <f t="shared" si="1" ref="I52:I63">I38</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J52" s="184">
         <f t="shared" si="2" ref="J52:J63">J38</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K52" s="184">
         <f t="shared" si="3" ref="K52:K63">K38</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N52" s="184" t="str">
         <f t="shared" si="4" ref="N52:N63">IF(N38&lt;&gt;0,N38,"")</f>
         <v/>
       </c>
       <c r="Q52" s="184">
         <f t="shared" si="5" ref="Q52:Q63">Q38</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R52" s="184">
         <f t="shared" si="6" ref="R52:R63">IF(OR($B$6="D",$B$6="E"),R38,"")</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S52" s="184">
         <f t="shared" si="7" ref="S52:S63">S38</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T52">
-        <v>1.0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:20" ht="12.75">
       <c r="A53" t="s">
         <v>226</v>
       </c>
       <c r="H53" s="184" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I53" s="184">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J53" s="184">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K53" s="184">
         <f t="shared" si="3"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N53" s="184" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q53" s="184">
         <f t="shared" si="5"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R53" s="184">
         <f t="shared" si="6"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S53" s="184">
         <f t="shared" si="7"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T53">
-        <v>2.0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="8:20" ht="12.75">
       <c r="H54" s="184" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I54" s="184">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J54" s="184">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K54" s="184">
         <f t="shared" si="3"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N54" s="184" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q54" s="184">
         <f t="shared" si="5"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R54" s="184">
         <f t="shared" si="6"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S54" s="184">
         <f t="shared" si="7"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T54">
-        <v>3.0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:20" ht="12.75">
       <c r="A55" s="148" t="s">
         <v>269</v>
       </c>
       <c r="H55" s="184" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I55" s="184">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J55" s="184">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K55" s="184">
         <f t="shared" si="3"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N55" s="184" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q55" s="184">
         <f t="shared" si="5"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R55" s="184">
         <f t="shared" si="6"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S55" s="184">
         <f t="shared" si="7"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T55">
-        <v>4.0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:20" ht="12.75">
       <c r="A56" t="s">
         <v>242</v>
       </c>
       <c r="B56" s="184">
         <f>'2strana'!C32</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H56" s="184" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I56" s="184">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J56" s="184">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K56" s="184">
         <f t="shared" si="3"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N56" s="184" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q56" s="184">
         <f t="shared" si="5"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R56" s="184">
         <f t="shared" si="6"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S56" s="184">
         <f t="shared" si="7"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T56">
-        <v>5.0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:20" ht="12.75">
       <c r="A57" t="s">
         <v>243</v>
       </c>
       <c r="B57" s="184">
         <f>'2strana'!D32</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H57" s="184" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I57" s="184">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J57" s="184">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K57" s="184">
         <f t="shared" si="3"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N57" s="184" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q57" s="184">
         <f t="shared" si="5"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R57" s="184">
         <f t="shared" si="6"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S57" s="184">
         <f t="shared" si="7"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T57">
-        <v>6.0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:20" ht="12.75">
       <c r="A58" t="s">
         <v>244</v>
       </c>
       <c r="B58" s="184">
         <f>'2strana'!E32</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H58" s="184" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I58" s="184">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J58" s="184">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K58" s="184">
         <f t="shared" si="3"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N58" s="184" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q58" s="184">
         <f t="shared" si="5"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R58" s="184">
         <f t="shared" si="6"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S58" s="184">
         <f t="shared" si="7"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T58">
-        <v>7.0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:20" ht="12.75">
       <c r="A59" t="s">
         <v>245</v>
       </c>
       <c r="B59" s="184"/>
       <c r="H59" s="184" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I59" s="184">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J59" s="184">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K59" s="184">
         <f t="shared" si="3"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N59" s="184" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q59" s="184">
         <f t="shared" si="5"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R59" s="184">
         <f t="shared" si="6"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S59" s="184">
         <f t="shared" si="7"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T59">
-        <v>8.0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:20" ht="12.75">
       <c r="A60" t="s">
         <v>246</v>
       </c>
       <c r="B60" s="184"/>
       <c r="H60" s="184" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I60" s="184">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J60" s="184">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K60" s="184">
         <f t="shared" si="3"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N60" s="184" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q60" s="184">
         <f t="shared" si="5"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R60" s="184">
         <f t="shared" si="6"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S60" s="184">
         <f t="shared" si="7"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T60">
-        <v>9.0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:20" ht="12.75">
       <c r="A61" t="s">
         <v>247</v>
       </c>
       <c r="B61" s="184">
         <f>'2strana'!H32</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H61" s="184" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I61" s="184">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J61" s="184">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K61" s="184">
         <f t="shared" si="3"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N61" s="184" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q61" s="184">
         <f t="shared" si="5"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R61" s="184">
         <f t="shared" si="6"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S61" s="184">
         <f t="shared" si="7"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T61">
-        <v>10.0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:20" ht="12.75">
       <c r="A62" t="s">
         <v>248</v>
       </c>
       <c r="B62" s="184" t="str">
         <f>IF('2strana'!I32&lt;&gt;0,'2strana'!I32,"")</f>
         <v/>
       </c>
       <c r="H62" s="184" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I62" s="184">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J62" s="184">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K62" s="184">
         <f t="shared" si="3"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N62" s="184" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q62" s="184">
         <f t="shared" si="5"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R62" s="184">
         <f t="shared" si="6"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S62" s="184">
         <f t="shared" si="7"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T62">
-        <v>11.0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:20" ht="12.75">
       <c r="A63" t="s">
         <v>249</v>
       </c>
       <c r="B63" s="184"/>
       <c r="H63" s="184" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I63" s="184">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J63" s="184">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K63" s="184">
         <f t="shared" si="3"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N63" s="184" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q63" s="184">
         <f t="shared" si="5"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="R63" s="184">
         <f t="shared" si="6"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="S63" s="184">
         <f t="shared" si="7"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="T63">
-        <v>12.0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:2" ht="12.75">
       <c r="A64" t="s">
         <v>250</v>
       </c>
       <c r="B64" s="184">
         <f>'2strana'!L32</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:2" ht="12.75">
       <c r="A65" t="s">
         <v>251</v>
       </c>
       <c r="B65" s="184" t="str">
         <f>IF('2strana'!M32&lt;&gt;0,'2strana'!M32,"")</f>
         <v/>
       </c>
     </row>
     <row r="66" spans="1:2" ht="12.75">
       <c r="A66" t="s">
         <v>252</v>
       </c>
       <c r="B66" s="184">
         <f>'2strana'!N32</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:20" ht="12.75">
       <c r="A68" s="148" t="s">
         <v>241</v>
       </c>
       <c r="B68" s="148" t="s">
         <v>241</v>
       </c>
       <c r="C68" t="s">
         <v>253</v>
       </c>
       <c r="D68" t="s">
         <v>254</v>
       </c>
       <c r="E68" t="s">
         <v>255</v>
       </c>
       <c r="G68" s="194" t="s">
         <v>256</v>
       </c>
       <c r="H68" t="s">
         <v>257</v>
       </c>
       <c r="I68" t="s">
@@ -26461,1928 +26546,1928 @@
       </c>
       <c r="P68" s="148" t="s">
         <v>264</v>
       </c>
       <c r="Q68" t="s">
         <v>265</v>
       </c>
       <c r="R68" t="s">
         <v>266</v>
       </c>
       <c r="S68" t="s">
         <v>267</v>
       </c>
       <c r="T68" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="69" spans="1:20" ht="12.75">
       <c r="A69" t="s">
         <v>253</v>
       </c>
       <c r="C69" s="150"/>
       <c r="D69" s="150"/>
       <c r="E69" s="150"/>
       <c r="G69">
-        <v>1.0</v>
+        <v>1</v>
       </c>
       <c r="H69" s="181" t="str">
         <f t="shared" si="8" ref="H69:H94">H97</f>
         <v/>
       </c>
       <c r="I69" s="181" t="str">
         <f t="shared" si="9" ref="I69:I94">I97</f>
         <v/>
       </c>
       <c r="J69" t="str">
         <f t="shared" si="10" ref="J69:J94">J97</f>
         <v/>
       </c>
       <c r="K69" t="str">
         <f t="shared" si="11" ref="K69:K94">K97</f>
         <v/>
       </c>
       <c r="L69" t="str">
         <f t="shared" si="12" ref="L69:L94">L97</f>
         <v/>
       </c>
       <c r="M69" t="str">
         <f t="shared" si="13" ref="M69:M94">M97</f>
         <v/>
       </c>
       <c r="N69" t="str">
         <f t="shared" si="14" ref="N69:N94">N97</f>
         <v/>
       </c>
       <c r="R69" s="150"/>
       <c r="S69" s="150"/>
       <c r="T69" s="150"/>
     </row>
     <row r="70" spans="1:14" ht="12.75">
       <c r="A70" t="s">
         <v>254</v>
       </c>
       <c r="C70" s="149" t="s">
         <v>499</v>
       </c>
       <c r="D70" s="149" t="s">
         <v>499</v>
       </c>
       <c r="E70" s="149" t="s">
         <v>499</v>
       </c>
       <c r="G70">
-        <v>2.0</v>
+        <v>2</v>
       </c>
       <c r="H70" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I70" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J70" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K70" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L70" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M70" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N70" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="71" spans="1:14" ht="12.75">
       <c r="A71" t="s">
         <v>255</v>
       </c>
       <c r="G71">
-        <v>3.0</v>
+        <v>3</v>
       </c>
       <c r="H71" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I71" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J71" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K71" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L71" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M71" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N71" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="72" spans="7:14" ht="12.75">
       <c r="G72">
-        <v>4.0</v>
+        <v>4</v>
       </c>
       <c r="H72" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I72" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J72" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K72" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L72" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M72" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N72" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="73" spans="1:14" ht="12.75">
       <c r="A73" s="148" t="s">
         <v>256</v>
       </c>
       <c r="G73">
-        <v>5.0</v>
+        <v>5</v>
       </c>
       <c r="H73" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I73" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J73" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K73" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L73" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M73" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N73" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="74" spans="1:14" ht="12.75">
       <c r="A74" t="s">
         <v>257</v>
       </c>
       <c r="G74">
-        <v>6.0</v>
+        <v>6</v>
       </c>
       <c r="H74" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I74" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J74" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K74" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L74" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M74" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N74" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="75" spans="1:14" ht="12.75">
       <c r="A75" t="s">
         <v>258</v>
       </c>
       <c r="G75">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="H75" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I75" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J75" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K75" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L75" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M75" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N75" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="76" spans="1:14" ht="12.75">
       <c r="A76" t="s">
         <v>259</v>
       </c>
       <c r="G76">
-        <v>8.0</v>
+        <v>8</v>
       </c>
       <c r="H76" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I76" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J76" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K76" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L76" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M76" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N76" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="77" spans="1:14" ht="12.75">
       <c r="A77" t="s">
         <v>260</v>
       </c>
       <c r="G77">
-        <v>9.0</v>
+        <v>9</v>
       </c>
       <c r="H77" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I77" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J77" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K77" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L77" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M77" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N77" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="78" spans="1:14" ht="12.75">
       <c r="A78" t="s">
         <v>261</v>
       </c>
       <c r="G78">
-        <v>10.0</v>
+        <v>10</v>
       </c>
       <c r="H78" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I78" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J78" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K78" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L78" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M78" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N78" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="79" spans="1:14" ht="12.75">
       <c r="A79" t="s">
         <v>262</v>
       </c>
       <c r="G79">
-        <v>11.0</v>
+        <v>11</v>
       </c>
       <c r="H79" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I79" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J79" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K79" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L79" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M79" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N79" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="80" spans="1:14" ht="12.75">
       <c r="A80" t="s">
         <v>263</v>
       </c>
       <c r="G80">
-        <v>12.0</v>
+        <v>12</v>
       </c>
       <c r="H80" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I80" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J80" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K80" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L80" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M80" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N80" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="81" spans="7:14" ht="12.75">
       <c r="G81">
-        <v>13.0</v>
+        <v>13</v>
       </c>
       <c r="H81" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I81" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J81" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K81" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L81" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M81" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N81" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="82" spans="1:14" ht="12.75">
       <c r="A82" s="148" t="s">
         <v>264</v>
       </c>
       <c r="G82">
-        <v>14.0</v>
+        <v>14</v>
       </c>
       <c r="H82" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I82" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J82" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K82" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L82" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M82" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N82" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="83" spans="1:14" ht="12.75">
       <c r="A83" t="s">
         <v>265</v>
       </c>
       <c r="G83">
-        <v>15.0</v>
+        <v>15</v>
       </c>
       <c r="H83" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I83" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J83" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K83" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L83" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M83" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N83" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="84" spans="1:14" ht="12.75">
       <c r="A84" t="s">
         <v>266</v>
       </c>
       <c r="G84">
-        <v>16.0</v>
+        <v>16</v>
       </c>
       <c r="H84" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I84" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J84" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K84" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L84" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M84" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N84" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="85" spans="1:14" ht="12.75">
       <c r="A85" t="s">
         <v>267</v>
       </c>
       <c r="G85">
-        <v>17.0</v>
+        <v>17</v>
       </c>
       <c r="H85" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I85" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J85" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K85" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L85" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M85" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N85" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="86" spans="1:14" ht="12.75">
       <c r="A86" t="s">
         <v>268</v>
       </c>
       <c r="G86">
-        <v>18.0</v>
+        <v>18</v>
       </c>
       <c r="H86" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I86" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J86" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K86" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L86" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M86" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N86" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="87" spans="7:14" ht="12.75">
       <c r="G87">
-        <v>19.0</v>
+        <v>19</v>
       </c>
       <c r="H87" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I87" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J87" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K87" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L87" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M87" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N87" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="88" spans="7:14" ht="12.75">
       <c r="G88">
-        <v>20.0</v>
+        <v>20</v>
       </c>
       <c r="H88" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I88" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J88" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K88" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L88" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M88" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N88" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="89" spans="7:14" ht="12.75">
       <c r="G89">
-        <v>21.0</v>
+        <v>21</v>
       </c>
       <c r="H89" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I89" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J89" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K89" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L89" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M89" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N89" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="90" spans="7:14" ht="12.75">
       <c r="G90">
-        <v>22.0</v>
+        <v>22</v>
       </c>
       <c r="H90" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I90" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J90" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K90" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L90" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M90" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N90" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="91" spans="7:14" ht="12.75">
       <c r="G91">
-        <v>23.0</v>
+        <v>23</v>
       </c>
       <c r="H91" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I91" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J91" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K91" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L91" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M91" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N91" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="92" spans="7:14" ht="12.75">
       <c r="G92">
-        <v>24.0</v>
+        <v>24</v>
       </c>
       <c r="H92" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I92" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J92" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K92" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L92" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M92" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N92" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="93" spans="7:14" ht="12.75">
       <c r="G93">
-        <v>25.0</v>
+        <v>25</v>
       </c>
       <c r="H93" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I93" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J93" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K93" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L93" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M93" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N93" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="94" spans="7:14" ht="12.75">
       <c r="G94">
-        <v>26.0</v>
+        <v>26</v>
       </c>
       <c r="H94" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="I94" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="J94" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="K94" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="L94" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="M94" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="N94" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
     </row>
     <row r="97" spans="4:14" ht="12.75">
       <c r="D97" s="149" t="s">
         <v>500</v>
       </c>
       <c r="G97">
-        <v>1.0</v>
+        <v>1</v>
       </c>
       <c r="H97" t="str">
         <f>IF(Příl1!D24&lt;&gt;"",TEXT(Příl1!D24,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I97" t="str">
         <f>IF(Příl1!E24&lt;&gt;"",TEXT(Příl1!E24,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J97" t="str">
         <f>IF(Příl1!F24&lt;&gt;"",Příl1!F24,"")</f>
         <v/>
       </c>
       <c r="K97" t="str">
         <f>IF(Příl1!B24&lt;&gt;"",TEXT(Příl1!B24,"MM"),"")</f>
         <v/>
       </c>
       <c r="L97" t="str">
         <f>IF(Příl1!B24&lt;&gt;"",TEXT(Příl1!B24,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M97" t="str">
         <f>IF(Příl1!C24&lt;&gt;"",TEXT(Příl1!C24,"MM"),"")</f>
         <v/>
       </c>
       <c r="N97" t="str">
         <f>IF(Příl1!C24&lt;&gt;"",TEXT(Příl1!C24,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="98" spans="4:14" ht="12.75">
       <c r="D98" s="149" t="s">
         <v>501</v>
       </c>
       <c r="E98">
-        <v>1.0</v>
+        <v>1</v>
       </c>
       <c r="G98">
-        <v>2.0</v>
+        <v>2</v>
       </c>
       <c r="H98" t="str">
         <f>IF(Příl1!D25&lt;&gt;"",TEXT(Příl1!D25,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I98" t="str">
         <f>IF(Příl1!E25&lt;&gt;"",TEXT(Příl1!E25,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J98" t="str">
         <f>IF(Příl1!F25&lt;&gt;"",Příl1!F25,"")</f>
         <v/>
       </c>
       <c r="K98" t="str">
         <f>IF(Příl1!B25&lt;&gt;"",TEXT(Příl1!B25,"MM"),"")</f>
         <v/>
       </c>
       <c r="L98" t="str">
         <f>IF(Příl1!B25&lt;&gt;"",TEXT(Příl1!B25,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M98" t="str">
         <f>IF(Příl1!C25&lt;&gt;"",TEXT(Příl1!C25,"MM"),"")</f>
         <v/>
       </c>
       <c r="N98" t="str">
         <f>IF(Příl1!C25&lt;&gt;"",TEXT(Příl1!C25,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="99" spans="4:14" ht="12.75">
       <c r="D99" s="149" t="s">
         <v>502</v>
       </c>
       <c r="E99">
-        <v>2.0</v>
+        <v>2</v>
       </c>
       <c r="G99">
-        <v>3.0</v>
+        <v>3</v>
       </c>
       <c r="H99" t="str">
         <f>IF(Příl1!D26&lt;&gt;"",TEXT(Příl1!D26,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I99" t="str">
         <f>IF(Příl1!E26&lt;&gt;"",TEXT(Příl1!E26,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J99" t="str">
         <f>IF(Příl1!F26&lt;&gt;"",Příl1!F26,"")</f>
         <v/>
       </c>
       <c r="K99" t="str">
         <f>IF(Příl1!B26&lt;&gt;"",TEXT(Příl1!B26,"MM"),"")</f>
         <v/>
       </c>
       <c r="L99" t="str">
         <f>IF(Příl1!B26&lt;&gt;"",TEXT(Příl1!B26,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M99" t="str">
         <f>IF(Příl1!C26&lt;&gt;"",TEXT(Příl1!C26,"MM"),"")</f>
         <v/>
       </c>
       <c r="N99" t="str">
         <f>IF(Příl1!C26&lt;&gt;"",TEXT(Příl1!C26,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="100" spans="4:14" ht="12.75">
       <c r="D100" s="149" t="s">
         <v>503</v>
       </c>
       <c r="E100">
-        <v>3.0</v>
+        <v>3</v>
       </c>
       <c r="G100">
-        <v>4.0</v>
+        <v>4</v>
       </c>
       <c r="H100" t="str">
         <f>IF(Příl1!D27&lt;&gt;"",TEXT(Příl1!D27,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I100" t="str">
         <f>IF(Příl1!E27&lt;&gt;"",TEXT(Příl1!E27,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J100" t="str">
         <f>IF(Příl1!F27&lt;&gt;"",Příl1!F27,"")</f>
         <v/>
       </c>
       <c r="K100" t="str">
         <f>IF(Příl1!B27&lt;&gt;"",TEXT(Příl1!B27,"MM"),"")</f>
         <v/>
       </c>
       <c r="L100" t="str">
         <f>IF(Příl1!B27&lt;&gt;"",TEXT(Příl1!B27,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M100" t="str">
         <f>IF(Příl1!C27&lt;&gt;"",TEXT(Příl1!C27,"MM"),"")</f>
         <v/>
       </c>
       <c r="N100" t="str">
         <f>IF(Příl1!C27&lt;&gt;"",TEXT(Příl1!C27,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="101" spans="4:14" ht="12.75">
       <c r="D101" s="149" t="s">
         <v>504</v>
       </c>
       <c r="E101">
-        <v>4.0</v>
+        <v>4</v>
       </c>
       <c r="G101">
-        <v>5.0</v>
+        <v>5</v>
       </c>
       <c r="H101" t="str">
         <f>IF(Příl1!D28&lt;&gt;"",TEXT(Příl1!D28,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I101" t="str">
         <f>IF(Příl1!E28&lt;&gt;"",TEXT(Příl1!E28,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J101" t="str">
         <f>IF(Příl1!F28&lt;&gt;"",Příl1!F28,"")</f>
         <v/>
       </c>
       <c r="K101" t="str">
         <f>IF(Příl1!B28&lt;&gt;"",TEXT(Příl1!B28,"MM"),"")</f>
         <v/>
       </c>
       <c r="L101" t="str">
         <f>IF(Příl1!B28&lt;&gt;"",TEXT(Příl1!B28,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M101" t="str">
         <f>IF(Příl1!C28&lt;&gt;"",TEXT(Příl1!C28,"MM"),"")</f>
         <v/>
       </c>
       <c r="N101" t="str">
         <f>IF(Příl1!C28&lt;&gt;"",TEXT(Příl1!C28,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="102" spans="4:14" ht="12.75">
       <c r="D102" s="149" t="s">
         <v>505</v>
       </c>
       <c r="E102">
-        <v>5.0</v>
+        <v>5</v>
       </c>
       <c r="G102">
-        <v>6.0</v>
+        <v>6</v>
       </c>
       <c r="H102" t="str">
         <f>IF(Příl1!D29&lt;&gt;"",TEXT(Příl1!D29,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I102" t="str">
         <f>IF(Příl1!E29&lt;&gt;"",TEXT(Příl1!E29,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J102" t="str">
         <f>IF(Příl1!F29&lt;&gt;"",Příl1!F29,"")</f>
         <v/>
       </c>
       <c r="K102" t="str">
         <f>IF(Příl1!B29&lt;&gt;"",TEXT(Příl1!B29,"MM"),"")</f>
         <v/>
       </c>
       <c r="L102" t="str">
         <f>IF(Příl1!B29&lt;&gt;"",TEXT(Příl1!B29,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M102" t="str">
         <f>IF(Příl1!C29&lt;&gt;"",TEXT(Příl1!C29,"MM"),"")</f>
         <v/>
       </c>
       <c r="N102" t="str">
         <f>IF(Příl1!C29&lt;&gt;"",TEXT(Příl1!C29,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="103" spans="4:14" ht="12.75">
       <c r="D103" s="149" t="s">
         <v>506</v>
       </c>
       <c r="E103">
-        <v>6.0</v>
+        <v>6</v>
       </c>
       <c r="G103">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="H103" t="str">
         <f>IF(Příl1!D30&lt;&gt;"",TEXT(Příl1!D30,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I103" t="str">
         <f>IF(Příl1!E30&lt;&gt;"",TEXT(Příl1!E30,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J103" t="str">
         <f>IF(Příl1!F30&lt;&gt;"",Příl1!F30,"")</f>
         <v/>
       </c>
       <c r="K103" t="str">
         <f>IF(Příl1!B30&lt;&gt;"",TEXT(Příl1!B30,"MM"),"")</f>
         <v/>
       </c>
       <c r="L103" t="str">
         <f>IF(Příl1!B30&lt;&gt;"",TEXT(Příl1!B30,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M103" t="str">
         <f>IF(Příl1!C30&lt;&gt;"",TEXT(Příl1!C30,"MM"),"")</f>
         <v/>
       </c>
       <c r="N103" t="str">
         <f>IF(Příl1!C30&lt;&gt;"",TEXT(Příl1!C30,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="104" spans="4:14" ht="12.75">
       <c r="D104" s="149" t="s">
         <v>507</v>
       </c>
       <c r="E104">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="G104">
-        <v>8.0</v>
+        <v>8</v>
       </c>
       <c r="H104" t="str">
         <f>IF(Příl1!D31&lt;&gt;"",TEXT(Příl1!D31,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I104" t="str">
         <f>IF(Příl1!E31&lt;&gt;"",TEXT(Příl1!E31,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J104" t="str">
         <f>IF(Příl1!F31&lt;&gt;"",Příl1!F31,"")</f>
         <v/>
       </c>
       <c r="K104" t="str">
         <f>IF(Příl1!B31&lt;&gt;"",TEXT(Příl1!B31,"MM"),"")</f>
         <v/>
       </c>
       <c r="L104" t="str">
         <f>IF(Příl1!B31&lt;&gt;"",TEXT(Příl1!B31,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M104" t="str">
         <f>IF(Příl1!C31&lt;&gt;"",TEXT(Příl1!C31,"MM"),"")</f>
         <v/>
       </c>
       <c r="N104" t="str">
         <f>IF(Příl1!C31&lt;&gt;"",TEXT(Příl1!C31,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="105" spans="4:14" ht="12.75">
       <c r="D105" s="149" t="s">
         <v>508</v>
       </c>
       <c r="E105">
-        <v>8.0</v>
+        <v>8</v>
       </c>
       <c r="G105">
-        <v>9.0</v>
+        <v>9</v>
       </c>
       <c r="H105" t="str">
         <f>IF(Příl1!D32&lt;&gt;"",TEXT(Příl1!D32,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I105" t="str">
         <f>IF(Příl1!E32&lt;&gt;"",TEXT(Příl1!E32,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J105" t="str">
         <f>IF(Příl1!F32&lt;&gt;"",Příl1!F32,"")</f>
         <v/>
       </c>
       <c r="K105" t="str">
         <f>IF(Příl1!B32&lt;&gt;"",TEXT(Příl1!B32,"MM"),"")</f>
         <v/>
       </c>
       <c r="L105" t="str">
         <f>IF(Příl1!B32&lt;&gt;"",TEXT(Příl1!B32,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M105" t="str">
         <f>IF(Příl1!C32&lt;&gt;"",TEXT(Příl1!C32,"MM"),"")</f>
         <v/>
       </c>
       <c r="N105" t="str">
         <f>IF(Příl1!C32&lt;&gt;"",TEXT(Příl1!C32,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="106" spans="4:14" ht="12.75">
       <c r="D106" s="149" t="s">
         <v>509</v>
       </c>
       <c r="E106">
-        <v>9.0</v>
+        <v>9</v>
       </c>
       <c r="G106">
-        <v>10.0</v>
+        <v>10</v>
       </c>
       <c r="H106" t="str">
         <f>IF(Příl1!D33&lt;&gt;"",TEXT(Příl1!D33,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I106" t="str">
         <f>IF(Příl1!E33&lt;&gt;"",TEXT(Příl1!E33,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J106" t="str">
         <f>IF(Příl1!F33&lt;&gt;"",Příl1!F33,"")</f>
         <v/>
       </c>
       <c r="K106" t="str">
         <f>IF(Příl1!B33&lt;&gt;"",TEXT(Příl1!B33,"MM"),"")</f>
         <v/>
       </c>
       <c r="L106" t="str">
         <f>IF(Příl1!B33&lt;&gt;"",TEXT(Příl1!B33,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M106" t="str">
         <f>IF(Příl1!C33&lt;&gt;"",TEXT(Příl1!C33,"MM"),"")</f>
         <v/>
       </c>
       <c r="N106" t="str">
         <f>IF(Příl1!C33&lt;&gt;"",TEXT(Příl1!C33,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="107" spans="4:14" ht="12.75">
       <c r="D107" s="149" t="s">
         <v>510</v>
       </c>
       <c r="E107">
-        <v>10.0</v>
+        <v>10</v>
       </c>
       <c r="G107">
-        <v>11.0</v>
+        <v>11</v>
       </c>
       <c r="H107" t="str">
         <f>IF(Příl1!D34&lt;&gt;"",TEXT(Příl1!D34,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I107" t="str">
         <f>IF(Příl1!E34&lt;&gt;"",TEXT(Příl1!E34,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J107" t="str">
         <f>IF(Příl1!F34&lt;&gt;"",Příl1!F34,"")</f>
         <v/>
       </c>
       <c r="K107" t="str">
         <f>IF(Příl1!B34&lt;&gt;"",TEXT(Příl1!B34,"MM"),"")</f>
         <v/>
       </c>
       <c r="L107" t="str">
         <f>IF(Příl1!B34&lt;&gt;"",TEXT(Příl1!B34,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M107" t="str">
         <f>IF(Příl1!C34&lt;&gt;"",TEXT(Příl1!C34,"MM"),"")</f>
         <v/>
       </c>
       <c r="N107" t="str">
         <f>IF(Příl1!C34&lt;&gt;"",TEXT(Příl1!C34,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="108" spans="4:14" ht="12.75">
       <c r="D108" s="149" t="s">
         <v>511</v>
       </c>
       <c r="E108">
-        <v>11.0</v>
+        <v>11</v>
       </c>
       <c r="G108">
-        <v>12.0</v>
+        <v>12</v>
       </c>
       <c r="H108" t="str">
         <f>IF(Příl1!D35&lt;&gt;"",TEXT(Příl1!D35,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I108" t="str">
         <f>IF(Příl1!E35&lt;&gt;"",TEXT(Příl1!E35,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J108" t="str">
         <f>IF(Příl1!F35&lt;&gt;"",Příl1!F35,"")</f>
         <v/>
       </c>
       <c r="K108" t="str">
         <f>IF(Příl1!B35&lt;&gt;"",TEXT(Příl1!B35,"MM"),"")</f>
         <v/>
       </c>
       <c r="L108" t="str">
         <f>IF(Příl1!B35&lt;&gt;"",TEXT(Příl1!B35,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M108" t="str">
         <f>IF(Příl1!C35&lt;&gt;"",TEXT(Příl1!C35,"MM"),"")</f>
         <v/>
       </c>
       <c r="N108" t="str">
         <f>IF(Příl1!C35&lt;&gt;"",TEXT(Příl1!C35,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="109" spans="4:14" ht="12.75">
       <c r="D109" s="149" t="s">
         <v>512</v>
       </c>
       <c r="E109">
-        <v>12.0</v>
+        <v>12</v>
       </c>
       <c r="G109">
-        <v>13.0</v>
+        <v>13</v>
       </c>
       <c r="H109" t="str">
         <f>IF(Příl1!D36&lt;&gt;"",TEXT(Příl1!D36,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I109" t="str">
         <f>IF(Příl1!E36&lt;&gt;"",TEXT(Příl1!E36,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J109" t="str">
         <f>IF(Příl1!F36&lt;&gt;"",Příl1!F36,"")</f>
         <v/>
       </c>
       <c r="K109" t="str">
         <f>IF(Příl1!B36&lt;&gt;"",TEXT(Příl1!B36,"MM"),"")</f>
         <v/>
       </c>
       <c r="L109" t="str">
         <f>IF(Příl1!B36&lt;&gt;"",TEXT(Příl1!B36,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M109" t="str">
         <f>IF(Příl1!C36&lt;&gt;"",TEXT(Příl1!C36,"MM"),"")</f>
         <v/>
       </c>
       <c r="N109" t="str">
         <f>IF(Příl1!C36&lt;&gt;"",TEXT(Příl1!C36,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="110" spans="7:14" ht="12.75">
       <c r="G110">
-        <v>14.0</v>
+        <v>14</v>
       </c>
       <c r="H110" t="str">
         <f>IF(Příl1!D37&lt;&gt;"",TEXT(Příl1!D37,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I110" t="str">
         <f>IF(Příl1!E37&lt;&gt;"",TEXT(Příl1!E37,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J110" t="str">
         <f>IF(Příl1!F37&lt;&gt;"",Příl1!F37,"")</f>
         <v/>
       </c>
       <c r="K110" t="str">
         <f>IF(Příl1!B37&lt;&gt;"",TEXT(Příl1!B37,"MM"),"")</f>
         <v/>
       </c>
       <c r="L110" t="str">
         <f>IF(Příl1!B37&lt;&gt;"",TEXT(Příl1!B37,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M110" t="str">
         <f>IF(Příl1!C37&lt;&gt;"",TEXT(Příl1!C37,"MM"),"")</f>
         <v/>
       </c>
       <c r="N110" t="str">
         <f>IF(Příl1!C37&lt;&gt;"",TEXT(Příl1!C37,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="111" spans="7:14" ht="12.75">
       <c r="G111">
-        <v>15.0</v>
+        <v>15</v>
       </c>
       <c r="H111" t="str">
         <f>IF(Příl1!D38&lt;&gt;"",TEXT(Příl1!D38,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I111" t="str">
         <f>IF(Příl1!E38&lt;&gt;"",TEXT(Příl1!E38,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J111" t="str">
         <f>IF(Příl1!F38&lt;&gt;"",Příl1!F38,"")</f>
         <v/>
       </c>
       <c r="K111" t="str">
         <f>IF(Příl1!B38&lt;&gt;"",TEXT(Příl1!B38,"MM"),"")</f>
         <v/>
       </c>
       <c r="L111" t="str">
         <f>IF(Příl1!B38&lt;&gt;"",TEXT(Příl1!B38,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M111" t="str">
         <f>IF(Příl1!C38&lt;&gt;"",TEXT(Příl1!C38,"MM"),"")</f>
         <v/>
       </c>
       <c r="N111" t="str">
         <f>IF(Příl1!C38&lt;&gt;"",TEXT(Příl1!C38,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="112" spans="7:14" ht="12.75">
       <c r="G112">
-        <v>16.0</v>
+        <v>16</v>
       </c>
       <c r="H112" t="str">
         <f>IF(Příl1!D39&lt;&gt;"",TEXT(Příl1!D39,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I112" t="str">
         <f>IF(Příl1!E39&lt;&gt;"",TEXT(Příl1!E39,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J112" t="str">
         <f>IF(Příl1!F39&lt;&gt;"",Příl1!F39,"")</f>
         <v/>
       </c>
       <c r="K112" t="str">
         <f>IF(Příl1!B39&lt;&gt;"",TEXT(Příl1!B39,"MM"),"")</f>
         <v/>
       </c>
       <c r="L112" t="str">
         <f>IF(Příl1!B39&lt;&gt;"",TEXT(Příl1!B39,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M112" t="str">
         <f>IF(Příl1!C39&lt;&gt;"",TEXT(Příl1!C39,"MM"),"")</f>
         <v/>
       </c>
       <c r="N112" t="str">
         <f>IF(Příl1!C39&lt;&gt;"",TEXT(Příl1!C39,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="113" spans="7:14" ht="12.75">
       <c r="G113">
-        <v>17.0</v>
+        <v>17</v>
       </c>
       <c r="H113" t="str">
         <f>IF(Příl2!D6&lt;&gt;"",TEXT(Příl2!D6,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I113" t="str">
         <f>IF(Příl2!E6&lt;&gt;"",TEXT(Příl2!E6,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J113" t="str">
         <f>IF(Příl2!F6&lt;&gt;"",Příl2!F6,"")</f>
         <v/>
       </c>
       <c r="K113" t="str">
         <f>IF(Příl2!B6&lt;&gt;"",TEXT(Příl2!B6,"MM"),"")</f>
         <v/>
       </c>
       <c r="L113" t="str">
         <f>IF(Příl2!B6&lt;&gt;"",TEXT(Příl2!B6,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M113" t="str">
         <f>IF(Příl2!C6&lt;&gt;"",TEXT(Příl2!C6,"MM"),"")</f>
         <v/>
       </c>
       <c r="N113" t="str">
         <f>IF(Příl2!C6&lt;&gt;"",TEXT(Příl2!C6,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="114" spans="7:14" ht="12.75">
       <c r="G114">
-        <v>18.0</v>
+        <v>18</v>
       </c>
       <c r="H114" t="str">
         <f>IF(Příl2!D7&lt;&gt;"",TEXT(Příl2!D7,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I114" t="str">
         <f>IF(Příl2!E7&lt;&gt;"",TEXT(Příl2!E7,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J114" t="str">
         <f>IF(Příl2!F7&lt;&gt;"",Příl2!F7,"")</f>
         <v/>
       </c>
       <c r="K114" t="str">
         <f>IF(Příl2!B7&lt;&gt;"",TEXT(Příl2!B7,"MM"),"")</f>
         <v/>
       </c>
       <c r="L114" t="str">
         <f>IF(Příl2!B7&lt;&gt;"",TEXT(Příl2!B7,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M114" t="str">
         <f>IF(Příl2!C7&lt;&gt;"",TEXT(Příl2!C7,"MM"),"")</f>
         <v/>
       </c>
       <c r="N114" t="str">
         <f>IF(Příl2!C7&lt;&gt;"",TEXT(Příl2!C7,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="115" spans="7:14" ht="12.75">
       <c r="G115">
-        <v>19.0</v>
+        <v>19</v>
       </c>
       <c r="H115" t="str">
         <f>IF(Příl2!D8&lt;&gt;"",TEXT(Příl2!D8,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I115" t="str">
         <f>IF(Příl2!E8&lt;&gt;"",TEXT(Příl2!E8,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J115" t="str">
         <f>IF(Příl2!F8&lt;&gt;"",Příl2!F8,"")</f>
         <v/>
       </c>
       <c r="K115" t="str">
         <f>IF(Příl2!B8&lt;&gt;"",TEXT(Příl2!B8,"MM"),"")</f>
         <v/>
       </c>
       <c r="L115" t="str">
         <f>IF(Příl2!B8&lt;&gt;"",TEXT(Příl2!B8,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M115" t="str">
         <f>IF(Příl2!C8&lt;&gt;"",TEXT(Příl2!C8,"MM"),"")</f>
         <v/>
       </c>
       <c r="N115" t="str">
         <f>IF(Příl2!C8&lt;&gt;"",TEXT(Příl2!C8,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="116" spans="7:14" ht="12.75">
       <c r="G116">
-        <v>20.0</v>
+        <v>20</v>
       </c>
       <c r="H116" t="str">
         <f>IF(Příl2!D9&lt;&gt;"",TEXT(Příl2!D9,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I116" t="str">
         <f>IF(Příl2!E9&lt;&gt;"",TEXT(Příl2!E9,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J116" t="str">
         <f>IF(Příl2!F9&lt;&gt;"",Příl2!F9,"")</f>
         <v/>
       </c>
       <c r="K116" t="str">
         <f>IF(Příl2!B9&lt;&gt;"",TEXT(Příl2!B9,"MM"),"")</f>
         <v/>
       </c>
       <c r="L116" t="str">
         <f>IF(Příl2!B9&lt;&gt;"",TEXT(Příl2!B9,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M116" t="str">
         <f>IF(Příl2!C9&lt;&gt;"",TEXT(Příl2!C9,"MM"),"")</f>
         <v/>
       </c>
       <c r="N116" t="str">
         <f>IF(Příl2!C9&lt;&gt;"",TEXT(Příl2!C9,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="117" spans="7:14" ht="12.75">
       <c r="G117">
-        <v>21.0</v>
+        <v>21</v>
       </c>
       <c r="H117" t="str">
         <f>IF(Příl2!D10&lt;&gt;"",TEXT(Příl2!D10,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I117" t="str">
         <f>IF(Příl2!E10&lt;&gt;"",TEXT(Příl2!E10,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J117" t="str">
         <f>IF(Příl2!F10&lt;&gt;"",Příl2!F10,"")</f>
         <v/>
       </c>
       <c r="K117" t="str">
         <f>IF(Příl2!B10&lt;&gt;"",TEXT(Příl2!B10,"MM"),"")</f>
         <v/>
       </c>
       <c r="L117" t="str">
         <f>IF(Příl2!B10&lt;&gt;"",TEXT(Příl2!B10,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M117" t="str">
         <f>IF(Příl2!C10&lt;&gt;"",TEXT(Příl2!C10,"MM"),"")</f>
         <v/>
       </c>
       <c r="N117" t="str">
         <f>IF(Příl2!C10&lt;&gt;"",TEXT(Příl2!C10,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="118" spans="7:14" ht="12.75">
       <c r="G118">
-        <v>22.0</v>
+        <v>22</v>
       </c>
       <c r="H118" t="str">
         <f>IF(Příl2!D11&lt;&gt;"",TEXT(Příl2!D11,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I118" t="str">
         <f>IF(Příl2!E11&lt;&gt;"",TEXT(Příl2!E11,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J118" t="str">
         <f>IF(Příl2!F11&lt;&gt;"",Příl2!F11,"")</f>
         <v/>
       </c>
       <c r="K118" t="str">
         <f>IF(Příl2!B11&lt;&gt;"",TEXT(Příl2!B11,"MM"),"")</f>
         <v/>
       </c>
       <c r="L118" t="str">
         <f>IF(Příl2!B11&lt;&gt;"",TEXT(Příl2!B11,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M118" t="str">
         <f>IF(Příl2!C11&lt;&gt;"",TEXT(Příl2!C11,"MM"),"")</f>
         <v/>
       </c>
       <c r="N118" t="str">
         <f>IF(Příl2!C11&lt;&gt;"",TEXT(Příl2!C11,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="119" spans="7:14" ht="12.75">
       <c r="G119">
-        <v>23.0</v>
+        <v>23</v>
       </c>
       <c r="H119" t="str">
         <f>IF(Příl2!D12&lt;&gt;"",TEXT(Příl2!D12,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I119" t="str">
         <f>IF(Příl2!E12&lt;&gt;"",TEXT(Příl2!E12,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J119" t="str">
         <f>IF(Příl2!F12&lt;&gt;"",Příl2!F12,"")</f>
         <v/>
       </c>
       <c r="K119" t="str">
         <f>IF(Příl2!B12&lt;&gt;"",TEXT(Příl2!B12,"MM"),"")</f>
         <v/>
       </c>
       <c r="L119" t="str">
         <f>IF(Příl2!B12&lt;&gt;"",TEXT(Příl2!B12,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M119" t="str">
         <f>IF(Příl2!C12&lt;&gt;"",TEXT(Příl2!C12,"MM"),"")</f>
         <v/>
       </c>
       <c r="N119" t="str">
         <f>IF(Příl2!C12&lt;&gt;"",TEXT(Příl2!C12,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="120" spans="7:14" ht="12.75">
       <c r="G120">
-        <v>24.0</v>
+        <v>24</v>
       </c>
       <c r="H120" t="str">
         <f>IF(Příl2!D13&lt;&gt;"",TEXT(Příl2!D13,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I120" t="str">
         <f>IF(Příl2!E13&lt;&gt;"",TEXT(Příl2!E13,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J120" t="str">
         <f>IF(Příl2!F13&lt;&gt;"",Příl2!F13,"")</f>
         <v/>
       </c>
       <c r="K120" t="str">
         <f>IF(Příl2!B13&lt;&gt;"",TEXT(Příl2!B13,"MM"),"")</f>
         <v/>
       </c>
       <c r="L120" t="str">
         <f>IF(Příl2!B13&lt;&gt;"",TEXT(Příl2!B13,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M120" t="str">
         <f>IF(Příl2!C13&lt;&gt;"",TEXT(Příl2!C13,"MM"),"")</f>
         <v/>
       </c>
       <c r="N120" t="str">
         <f>IF(Příl2!C13&lt;&gt;"",TEXT(Příl2!C13,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="121" spans="7:14" ht="12.75">
       <c r="G121">
-        <v>25.0</v>
+        <v>25</v>
       </c>
       <c r="H121" t="str">
         <f>IF(Příl2!D14&lt;&gt;"",TEXT(Příl2!D14,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I121" t="str">
         <f>IF(Příl2!E14&lt;&gt;"",TEXT(Příl2!E14,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J121" t="str">
         <f>IF(Příl2!F14&lt;&gt;"",Příl2!F14,"")</f>
         <v/>
       </c>
       <c r="K121" t="str">
         <f>IF(Příl2!B14&lt;&gt;"",TEXT(Příl2!B14,"MM"),"")</f>
         <v/>
       </c>
       <c r="L121" t="str">
         <f>IF(Příl2!B14&lt;&gt;"",TEXT(Příl2!B14,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M121" t="str">
         <f>IF(Příl2!C14&lt;&gt;"",TEXT(Příl2!C14,"MM"),"")</f>
         <v/>
       </c>
       <c r="N121" t="str">
         <f>IF(Příl2!C14&lt;&gt;"",TEXT(Příl2!C14,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
     <row r="122" spans="7:14" ht="12.75">
       <c r="G122">
-        <v>26.0</v>
+        <v>26</v>
       </c>
       <c r="H122" t="str">
         <f>IF(Příl2!D15&lt;&gt;"",TEXT(Příl2!D15,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="I122" t="str">
         <f>IF(Příl2!E15&lt;&gt;"",TEXT(Příl2!E15,"DD.MM.RRRR"),"")</f>
         <v/>
       </c>
       <c r="J122" t="str">
         <f>IF(Příl2!F15&lt;&gt;"",Příl2!F15,"")</f>
         <v/>
       </c>
       <c r="K122" t="str">
         <f>IF(Příl2!B15&lt;&gt;"",TEXT(Příl2!B15,"MM"),"")</f>
         <v/>
       </c>
       <c r="L122" t="str">
         <f>IF(Příl2!B15&lt;&gt;"",TEXT(Příl2!B15,"RRRR"),"")</f>
         <v/>
       </c>
       <c r="M122" t="str">
         <f>IF(Příl2!C15&lt;&gt;"",TEXT(Příl2!C15,"MM"),"")</f>
         <v/>
       </c>
       <c r="N122" t="str">
         <f>IF(Příl2!C15&lt;&gt;"",TEXT(Příl2!C15,"RRRR"),"")</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.787401575" bottom="0.787401575" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9" r:id="rId7"/>
   <tableParts>
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AK53"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28.142857142857142" style="4" customWidth="1"/>
-    <col min="2" max="2" width="65.71428571428571" style="4" customWidth="1"/>
+    <col min="1" max="1" width="28.1428571428571" style="4" customWidth="1"/>
+    <col min="2" max="2" width="65.7142857142857" style="4" customWidth="1"/>
     <col min="3" max="3" width="3" style="4" customWidth="1"/>
-    <col min="4" max="4" width="65.71428571428571" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="37" width="9.142857142857142" style="78"/>
+    <col min="4" max="4" width="65.7142857142857" style="4" customWidth="1"/>
+    <col min="5" max="5" width="28.2857142857143" style="4" customWidth="1"/>
+    <col min="6" max="37" width="9.14285714285714" style="78"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" s="38" customFormat="1" ht="18">
       <c r="A1" s="231" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="232"/>
       <c r="C1" s="232"/>
       <c r="D1" s="232"/>
       <c r="E1" s="232"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
       <c r="N1" s="42"/>
       <c r="O1" s="42"/>
       <c r="P1" s="42"/>
       <c r="Q1" s="42"/>
       <c r="R1" s="42"/>
       <c r="S1" s="42"/>
       <c r="T1" s="42"/>
@@ -30274,74 +30359,74 @@
     <row r="214" s="78" customFormat="1" ht="12.75"/>
     <row r="215" s="78" customFormat="1" ht="12.75"/>
     <row r="216" s="78" customFormat="1" ht="12.75"/>
     <row r="217" s="78" customFormat="1" ht="12.75"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="lcKRUkrDUavrppIojJVKvFxOix+uxS2YoMSyV5o6xu1lVhPuTlFwrQ3F1FGfImBEq8rl8iA1sgU9BNwYEHVvdg==" saltValue="OTVHatsR8q4Zf5CPByKFFg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="8">
     <mergeCell ref="A41:D41"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="D38:E38"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="B14">
       <formula1>validation_list2</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="B13">
       <formula1>fin_ur</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0.3937007874015748" header="0.5118110236220472" footer="0.5118110236220472"/>
+  <pageMargins left="0.393700787401575" right="0.393700787401575" top="0.393700787401575" bottom="0.393700787401575" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup orientation="landscape" paperSize="9" scale="74" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" style="151" customWidth="1"/>
-    <col min="2" max="2" width="100.71428571428571" style="151" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="43" max="16384" width="9.142857142857142" style="151"/>
+    <col min="2" max="2" width="100.714285714286" style="151" customWidth="1"/>
+    <col min="3" max="42" width="9.14285714285714" style="196"/>
+    <col min="43" max="16384" width="9.14285714285714" style="151"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="18">
       <c r="A1" s="243" t="s">
         <v>518</v>
       </c>
       <c r="B1" s="244"/>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="197"/>
       <c r="B2" s="197"/>
     </row>
     <row r="3" spans="1:2" ht="30">
       <c r="A3" s="198" t="s">
         <v>106</v>
       </c>
       <c r="B3" s="199" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="29.25">
       <c r="A4" s="198" t="s">
         <v>107</v>
       </c>
       <c r="B4" s="200" t="s">
@@ -30655,150 +30740,150 @@
     <row r="221" s="196" customFormat="1" ht="12.75"/>
     <row r="222" s="196" customFormat="1" ht="12.75"/>
     <row r="223" s="196" customFormat="1" ht="12.75"/>
     <row r="224" s="196" customFormat="1" ht="12.75"/>
     <row r="225" s="196" customFormat="1" ht="12.75"/>
     <row r="226" s="196" customFormat="1" ht="12.75"/>
     <row r="227" s="196" customFormat="1" ht="12.75"/>
     <row r="228" s="196" customFormat="1" ht="12.75"/>
     <row r="229" s="196" customFormat="1" ht="12.75"/>
     <row r="230" s="196" customFormat="1" ht="12.75"/>
     <row r="231" s="196" customFormat="1" ht="12.75"/>
     <row r="232" s="196" customFormat="1" ht="12.75"/>
     <row r="233" s="196" customFormat="1" ht="12.75"/>
     <row r="234" s="196" customFormat="1" ht="12.75"/>
     <row r="235" s="196" customFormat="1" ht="12.75"/>
     <row r="236" s="196" customFormat="1" ht="12.75"/>
     <row r="237" s="196" customFormat="1" ht="12.75"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="qFdxAm/BzAZxrRO0W+90F12IFJnB10yPmRo+nD1UppKlmfM6/UyVlkIGcZNYFNqjPE0FFyy8f+rA34GV+KyCXA==" saltValue="sy+JraTkw+O7Qcm+j/MiAg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://adisepo.mfcr.cz/adistc/adis/idpr_epo/epo2/spol/soubor_vyber.faces"/>
   </hyperlinks>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0.3937007874015748" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.393700787401575" right="0.393700787401575" top="0.393700787401575" bottom="0.393700787401575" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="96" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView showZeros="0" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="C15" sqref="C15:M15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="2" width="6.714285714285714" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.142857142857142" style="2"/>
+    <col min="1" max="2" width="6.71428571428571" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.1428571428571" style="1" customWidth="1"/>
+    <col min="4" max="12" width="6.71428571428571" style="1" customWidth="1"/>
+    <col min="13" max="13" width="7.42857142857143" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.14285714285714" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.95" customHeight="1">
       <c r="A1" s="256" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="257"/>
       <c r="C1" s="257"/>
       <c r="D1" s="257"/>
       <c r="E1" s="257"/>
       <c r="F1" s="257"/>
       <c r="G1" s="257"/>
       <c r="H1" s="257"/>
       <c r="I1" s="257"/>
       <c r="J1" s="257"/>
       <c r="K1" s="257"/>
       <c r="L1" s="257"/>
       <c r="M1" s="257"/>
     </row>
     <row r="2" spans="1:13" ht="15.95" customHeight="1">
       <c r="A2" s="274" t="s">
         <v>154</v>
       </c>
       <c r="B2" s="274"/>
       <c r="C2" s="274"/>
       <c r="D2" s="214"/>
       <c r="E2" s="214"/>
       <c r="F2" s="277"/>
       <c r="G2" s="277"/>
       <c r="H2" s="277"/>
       <c r="I2" s="277"/>
       <c r="J2" s="277"/>
       <c r="K2" s="277"/>
       <c r="L2" s="277"/>
       <c r="M2" s="277"/>
     </row>
     <row r="3" spans="1:13" ht="15.95" customHeight="1">
       <c r="A3" s="258">
         <f>+ZAKL_DATA!B13</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="B3" s="259"/>
       <c r="C3" s="260"/>
       <c r="D3" s="272"/>
       <c r="E3" s="273"/>
       <c r="F3" s="261" t="s">
         <v>105</v>
       </c>
       <c r="G3" s="262"/>
       <c r="H3" s="262"/>
       <c r="I3" s="262"/>
       <c r="J3" s="262"/>
       <c r="K3" s="262"/>
       <c r="L3" s="262"/>
       <c r="M3" s="263"/>
     </row>
     <row r="4" spans="1:13" ht="12.75">
       <c r="A4" s="274" t="s">
         <v>155</v>
       </c>
       <c r="B4" s="274"/>
       <c r="C4" s="274"/>
       <c r="D4" s="275"/>
       <c r="E4" s="276"/>
       <c r="F4" s="264"/>
       <c r="G4" s="265"/>
       <c r="H4" s="265"/>
       <c r="I4" s="265"/>
       <c r="J4" s="265"/>
       <c r="K4" s="265"/>
       <c r="L4" s="265"/>
       <c r="M4" s="266"/>
     </row>
     <row r="5" spans="1:13" ht="15.95" customHeight="1">
       <c r="A5" s="258">
         <f>+ZAKL_DATA!B14</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="B5" s="270"/>
       <c r="C5" s="271"/>
       <c r="D5" s="272"/>
       <c r="E5" s="273"/>
       <c r="F5" s="264"/>
       <c r="G5" s="265"/>
       <c r="H5" s="265"/>
       <c r="I5" s="265"/>
       <c r="J5" s="265"/>
       <c r="K5" s="265"/>
       <c r="L5" s="265"/>
       <c r="M5" s="266"/>
     </row>
     <row r="6" spans="1:13" ht="12.75">
       <c r="A6" s="274" t="s">
         <v>156</v>
       </c>
       <c r="B6" s="274"/>
       <c r="C6" s="274"/>
       <c r="D6" s="278"/>
       <c r="E6" s="279"/>
       <c r="F6" s="264"/>
       <c r="G6" s="265"/>
       <c r="H6" s="265"/>
@@ -31095,69 +31180,69 @@
     </row>
     <row r="23" spans="1:13" ht="15.95" customHeight="1">
       <c r="A23" s="326" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="214"/>
       <c r="C23" s="214"/>
       <c r="D23" s="214"/>
       <c r="E23" s="214"/>
       <c r="F23" s="214"/>
       <c r="G23" s="214"/>
       <c r="H23" s="274" t="s">
         <v>54</v>
       </c>
       <c r="I23" s="214"/>
       <c r="J23" s="214"/>
       <c r="K23" s="214"/>
       <c r="L23" s="214"/>
       <c r="M23" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15.95" customHeight="1">
       <c r="A24" s="336">
         <f>+ZAKL_DATA!B5</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="B24" s="337"/>
       <c r="C24" s="337"/>
       <c r="D24" s="337"/>
       <c r="E24" s="337"/>
       <c r="F24" s="338"/>
       <c r="G24" s="80"/>
       <c r="H24" s="327">
         <f>+ZAKL_DATA!B4</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I24" s="328"/>
       <c r="J24" s="328"/>
       <c r="K24" s="329"/>
       <c r="L24" s="80"/>
       <c r="M24" s="120">
         <f>+ZAKL_DATA!B7</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="15.95" customHeight="1">
       <c r="A25" s="334" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="335"/>
       <c r="C25" s="335"/>
       <c r="D25" s="335"/>
       <c r="E25" s="335"/>
       <c r="F25" s="335"/>
       <c r="G25" s="255"/>
       <c r="H25" s="335"/>
       <c r="I25" s="335"/>
       <c r="J25" s="335"/>
       <c r="K25" s="335"/>
       <c r="L25" s="255"/>
       <c r="M25" s="335"/>
     </row>
     <row r="26" spans="1:13" ht="15.95" customHeight="1">
       <c r="A26" s="214"/>
       <c r="B26" s="214"/>
       <c r="C26" s="214"/>
       <c r="D26" s="214"/>
       <c r="E26" s="214"/>
@@ -31472,68 +31557,68 @@
       <c r="K45" s="248"/>
       <c r="L45" s="248"/>
       <c r="M45" s="248"/>
     </row>
     <row r="46" spans="1:13" ht="12.75">
       <c r="A46" s="246" t="str">
         <f>+ZAKL_DATA!A41</f>
         <v>Formulář zpracovala ASPEKT HM, daňová, účetní a auditorská kancelář, www.danovapriznani.cz, business.center.cz</v>
       </c>
       <c r="B46" s="214"/>
       <c r="C46" s="214"/>
       <c r="D46" s="214"/>
       <c r="E46" s="214"/>
       <c r="F46" s="214"/>
       <c r="G46" s="214"/>
       <c r="H46" s="214"/>
       <c r="I46" s="214"/>
       <c r="J46" s="214"/>
       <c r="K46" s="214"/>
       <c r="L46" s="214"/>
       <c r="M46" s="214"/>
     </row>
     <row r="47" spans="1:13" ht="12.75">
       <c r="A47" s="246">
         <f>+ZAKL_DATA!A44</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="B47" s="214"/>
       <c r="C47" s="214"/>
       <c r="D47" s="214"/>
       <c r="E47" s="214"/>
       <c r="F47" s="214"/>
       <c r="G47" s="214"/>
       <c r="H47" s="214"/>
       <c r="I47" s="214"/>
       <c r="J47" s="214"/>
       <c r="K47" s="214"/>
       <c r="L47" s="214"/>
       <c r="M47" s="214"/>
     </row>
     <row r="48" spans="1:13" ht="12.75">
       <c r="A48" s="245">
-        <v>1.0</v>
+        <v>1</v>
       </c>
       <c r="B48" s="245"/>
       <c r="C48" s="245"/>
       <c r="D48" s="245"/>
       <c r="E48" s="245"/>
       <c r="F48" s="245"/>
       <c r="G48" s="245"/>
       <c r="H48" s="245"/>
       <c r="I48" s="245"/>
       <c r="J48" s="245"/>
       <c r="K48" s="245"/>
       <c r="L48" s="245"/>
       <c r="M48" s="245"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="eblJZTf0uPzvJ4aKnDX9Mz/8lsPrCAITfg3MEmQJKIEdrM8qctW+1eP/tKbBTv04yzkw6kopsaArZKD+KRlJeg==" saltValue="+9KD/WsBoW0Z2ArJIWJO0Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="62">
     <mergeCell ref="A25:M26"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="H24:K24"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="H23:L23"/>
     <mergeCell ref="A33:M33"/>
     <mergeCell ref="A38:M43"/>
@@ -31571,80 +31656,80 @@
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="F3:M7"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F2:M2"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A9:M10"/>
     <mergeCell ref="C11:M11"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A48:M48"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="G45:M45"/>
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A37:C37"/>
     <mergeCell ref="D37:M37"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A44:M44"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.1968503937007874" right="0.1968503937007874" top="0.3937007874015748" bottom="0.3937007874015748" header="0.5118110236220472" footer="0.5118110236220472"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.393700787401575" bottom="0.393700787401575" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N36"/>
   <sheetViews>
     <sheetView showOutlineSymbols="0" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="75" workbookViewId="0" topLeftCell="A1">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomRight" activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.428571428571429" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="9.142857142857142" style="6"/>
+    <col min="1" max="1" width="4.42857142857143" style="7" customWidth="1"/>
+    <col min="2" max="2" width="12.7142857142857" style="7" customWidth="1"/>
+    <col min="3" max="6" width="16.7142857142857" style="7" customWidth="1"/>
+    <col min="7" max="14" width="16.7142857142857" style="6" customWidth="1"/>
+    <col min="15" max="16384" width="9.14285714285714" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" customHeight="1" thickBot="1">
       <c r="A1" s="342" t="s">
         <v>140</v>
       </c>
       <c r="B1" s="343"/>
       <c r="C1" s="343"/>
       <c r="D1" s="343"/>
       <c r="E1" s="343"/>
       <c r="F1" s="343"/>
       <c r="G1" s="344"/>
       <c r="H1" s="344"/>
       <c r="I1" s="344"/>
       <c r="J1" s="344"/>
       <c r="K1" s="344"/>
       <c r="L1" s="344"/>
       <c r="M1" s="344"/>
       <c r="N1" s="344"/>
     </row>
     <row r="2" spans="1:14" ht="18" customHeight="1">
       <c r="A2" s="357" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="345" t="s">
@@ -31793,750 +31878,750 @@
       </c>
       <c r="H7" s="132" t="s">
         <v>129</v>
       </c>
       <c r="I7" s="132" t="s">
         <v>132</v>
       </c>
       <c r="J7" s="132" t="s">
         <v>133</v>
       </c>
       <c r="K7" s="132" t="s">
         <v>129</v>
       </c>
       <c r="L7" s="132" t="s">
         <v>129</v>
       </c>
       <c r="M7" s="132" t="s">
         <v>129</v>
       </c>
       <c r="N7" s="133" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="24" customHeight="1">
       <c r="A8" s="83">
-        <v>1.0</v>
+        <v>1</v>
       </c>
       <c r="B8" s="84" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="85">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D8" s="85">
         <f>+C8</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E8" s="86">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F8" s="90"/>
       <c r="G8" s="90"/>
       <c r="H8" s="85">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I8" s="85"/>
       <c r="J8" s="85">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K8" s="90"/>
       <c r="L8" s="141">
         <f>+C8-J8</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M8" s="85">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N8" s="87">
         <f>+L8+M8</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="24" customHeight="1">
       <c r="A9" s="88"/>
       <c r="B9" s="89"/>
       <c r="C9" s="90"/>
       <c r="D9" s="90"/>
       <c r="E9" s="90"/>
       <c r="F9" s="90"/>
       <c r="G9" s="90"/>
       <c r="H9" s="90"/>
       <c r="I9" s="90"/>
       <c r="J9" s="90"/>
       <c r="K9" s="90"/>
       <c r="L9" s="142"/>
       <c r="M9" s="90"/>
       <c r="N9" s="91"/>
     </row>
     <row r="10" spans="1:14" ht="24" customHeight="1">
       <c r="A10" s="88">
-        <v>2.0</v>
+        <v>2</v>
       </c>
       <c r="B10" s="89" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D10" s="92">
         <f>+C10</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E10" s="93">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F10" s="90"/>
       <c r="G10" s="90"/>
       <c r="H10" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I10" s="92"/>
       <c r="J10" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K10" s="90"/>
       <c r="L10" s="143">
         <f>+C10-J10</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M10" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N10" s="94">
         <f>+M10+L10</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="24" customHeight="1">
       <c r="A11" s="88"/>
       <c r="B11" s="89"/>
       <c r="C11" s="90"/>
       <c r="D11" s="90"/>
       <c r="E11" s="90"/>
       <c r="F11" s="90"/>
       <c r="G11" s="90"/>
       <c r="H11" s="90"/>
       <c r="I11" s="90"/>
       <c r="J11" s="90"/>
       <c r="K11" s="90"/>
       <c r="L11" s="142"/>
       <c r="M11" s="90"/>
       <c r="N11" s="91"/>
     </row>
     <row r="12" spans="1:14" ht="24" customHeight="1">
       <c r="A12" s="88">
-        <v>3.0</v>
+        <v>3</v>
       </c>
       <c r="B12" s="89" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D12" s="92">
         <f>+C12</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E12" s="93">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F12" s="90"/>
       <c r="G12" s="90"/>
       <c r="H12" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I12" s="92"/>
       <c r="J12" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K12" s="90"/>
       <c r="L12" s="143">
         <f>+C12-J12</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M12" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N12" s="94">
         <f>+M12+L12</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="24" customHeight="1">
       <c r="A13" s="88"/>
       <c r="B13" s="89"/>
       <c r="C13" s="90"/>
       <c r="D13" s="90"/>
       <c r="E13" s="90"/>
       <c r="F13" s="90"/>
       <c r="G13" s="90"/>
       <c r="H13" s="90"/>
       <c r="I13" s="90"/>
       <c r="J13" s="90"/>
       <c r="K13" s="90"/>
       <c r="L13" s="142"/>
       <c r="M13" s="90"/>
       <c r="N13" s="91"/>
     </row>
     <row r="14" spans="1:14" ht="24" customHeight="1">
       <c r="A14" s="88">
-        <v>4.0</v>
+        <v>4</v>
       </c>
       <c r="B14" s="89" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D14" s="92">
         <f>+C14</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E14" s="93">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F14" s="90"/>
       <c r="G14" s="90"/>
       <c r="H14" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I14" s="92"/>
       <c r="J14" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K14" s="90"/>
       <c r="L14" s="143">
         <f>+C14-J14</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M14" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N14" s="94">
         <f>+M14+L14</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="24" customHeight="1">
       <c r="A15" s="88"/>
       <c r="B15" s="89"/>
       <c r="C15" s="90"/>
       <c r="D15" s="90"/>
       <c r="E15" s="90"/>
       <c r="F15" s="90"/>
       <c r="G15" s="90"/>
       <c r="H15" s="90"/>
       <c r="I15" s="90"/>
       <c r="J15" s="90"/>
       <c r="K15" s="90"/>
       <c r="L15" s="142"/>
       <c r="M15" s="90"/>
       <c r="N15" s="91"/>
     </row>
     <row r="16" spans="1:14" ht="24" customHeight="1">
       <c r="A16" s="88">
-        <v>5.0</v>
+        <v>5</v>
       </c>
       <c r="B16" s="89" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D16" s="92">
         <f>+C16</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E16" s="93">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F16" s="90"/>
       <c r="G16" s="90"/>
       <c r="H16" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I16" s="92"/>
       <c r="J16" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K16" s="90"/>
       <c r="L16" s="143">
         <f>+C16-J16</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M16" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N16" s="94">
         <f>+M16+L16</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="24" customHeight="1">
       <c r="A17" s="88"/>
       <c r="B17" s="89"/>
       <c r="C17" s="90"/>
       <c r="D17" s="90"/>
       <c r="E17" s="90"/>
       <c r="F17" s="90"/>
       <c r="G17" s="90"/>
       <c r="H17" s="90"/>
       <c r="I17" s="90"/>
       <c r="J17" s="90"/>
       <c r="K17" s="90"/>
       <c r="L17" s="142"/>
       <c r="M17" s="90"/>
       <c r="N17" s="91"/>
     </row>
     <row r="18" spans="1:14" ht="24" customHeight="1">
       <c r="A18" s="88">
-        <v>6.0</v>
+        <v>6</v>
       </c>
       <c r="B18" s="89" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D18" s="92">
         <f>+C18</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E18" s="93">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F18" s="90"/>
       <c r="G18" s="90"/>
       <c r="H18" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I18" s="92"/>
       <c r="J18" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K18" s="90"/>
       <c r="L18" s="143">
         <f>+C18-J18</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M18" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N18" s="94">
         <f>+M18+L18</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="24" customHeight="1">
       <c r="A19" s="88"/>
       <c r="B19" s="89"/>
       <c r="C19" s="90"/>
       <c r="D19" s="90"/>
       <c r="E19" s="90"/>
       <c r="F19" s="90"/>
       <c r="G19" s="90"/>
       <c r="H19" s="90"/>
       <c r="I19" s="90"/>
       <c r="J19" s="90"/>
       <c r="K19" s="90"/>
       <c r="L19" s="142"/>
       <c r="M19" s="90"/>
       <c r="N19" s="91"/>
     </row>
     <row r="20" spans="1:14" ht="24" customHeight="1">
       <c r="A20" s="88">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="B20" s="89" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D20" s="92">
         <f>+C20</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E20" s="93">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F20" s="90"/>
       <c r="G20" s="90"/>
       <c r="H20" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I20" s="92"/>
       <c r="J20" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K20" s="90"/>
       <c r="L20" s="143">
         <f>+C20-J20</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M20" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N20" s="94">
         <f>+M20+L20</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="24" customHeight="1">
       <c r="A21" s="88"/>
       <c r="B21" s="89"/>
       <c r="C21" s="90"/>
       <c r="D21" s="90"/>
       <c r="E21" s="90"/>
       <c r="F21" s="90"/>
       <c r="G21" s="90"/>
       <c r="H21" s="90"/>
       <c r="I21" s="90"/>
       <c r="J21" s="90"/>
       <c r="K21" s="90"/>
       <c r="L21" s="142"/>
       <c r="M21" s="90"/>
       <c r="N21" s="91"/>
     </row>
     <row r="22" spans="1:14" ht="24" customHeight="1">
       <c r="A22" s="88">
-        <v>8.0</v>
+        <v>8</v>
       </c>
       <c r="B22" s="89" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D22" s="92">
         <f>+C22</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E22" s="93">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F22" s="90"/>
       <c r="G22" s="90"/>
       <c r="H22" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I22" s="92"/>
       <c r="J22" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K22" s="90"/>
       <c r="L22" s="143">
         <f>+C22-J22</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M22" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N22" s="94">
         <f>+M22+L22</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="24" customHeight="1">
       <c r="A23" s="88"/>
       <c r="B23" s="89"/>
       <c r="C23" s="90"/>
       <c r="D23" s="90"/>
       <c r="E23" s="90"/>
       <c r="F23" s="90"/>
       <c r="G23" s="90"/>
       <c r="H23" s="90"/>
       <c r="I23" s="90"/>
       <c r="J23" s="90"/>
       <c r="K23" s="90"/>
       <c r="L23" s="142"/>
       <c r="M23" s="90"/>
       <c r="N23" s="91"/>
     </row>
     <row r="24" spans="1:14" ht="24" customHeight="1">
       <c r="A24" s="88">
-        <v>9.0</v>
+        <v>9</v>
       </c>
       <c r="B24" s="89" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D24" s="92">
         <f>+C24</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E24" s="93">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F24" s="90"/>
       <c r="G24" s="90"/>
       <c r="H24" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I24" s="92"/>
       <c r="J24" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K24" s="90"/>
       <c r="L24" s="143">
         <f>+C24-J24</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M24" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N24" s="94">
         <f>+M24+L24</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="24" customHeight="1">
       <c r="A25" s="88"/>
       <c r="B25" s="89"/>
       <c r="C25" s="90"/>
       <c r="D25" s="90"/>
       <c r="E25" s="90"/>
       <c r="F25" s="90"/>
       <c r="G25" s="90"/>
       <c r="H25" s="90"/>
       <c r="I25" s="90"/>
       <c r="J25" s="90"/>
       <c r="K25" s="90"/>
       <c r="L25" s="142"/>
       <c r="M25" s="90"/>
       <c r="N25" s="91"/>
     </row>
     <row r="26" spans="1:14" ht="24" customHeight="1">
       <c r="A26" s="88">
-        <v>10.0</v>
+        <v>10</v>
       </c>
       <c r="B26" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D26" s="92">
         <f>+C26</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E26" s="93">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F26" s="90"/>
       <c r="G26" s="90"/>
       <c r="H26" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I26" s="92"/>
       <c r="J26" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K26" s="90"/>
       <c r="L26" s="143">
         <f>+C26-J26</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M26" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N26" s="94">
         <f>+M26+L26</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="24" customHeight="1">
       <c r="A27" s="88"/>
       <c r="B27" s="89"/>
       <c r="C27" s="90"/>
       <c r="D27" s="90"/>
       <c r="E27" s="90"/>
       <c r="F27" s="90"/>
       <c r="G27" s="90"/>
       <c r="H27" s="90"/>
       <c r="I27" s="90"/>
       <c r="J27" s="90"/>
       <c r="K27" s="90"/>
       <c r="L27" s="142"/>
       <c r="M27" s="90"/>
       <c r="N27" s="91"/>
     </row>
     <row r="28" spans="1:14" ht="24" customHeight="1">
       <c r="A28" s="88">
-        <v>11.0</v>
+        <v>11</v>
       </c>
       <c r="B28" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D28" s="92">
         <f>+C28</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E28" s="93">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F28" s="90"/>
       <c r="G28" s="90"/>
       <c r="H28" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I28" s="92"/>
       <c r="J28" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K28" s="90"/>
       <c r="L28" s="143">
         <f>+C28-J28</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M28" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N28" s="94">
         <f>+M28+L28</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="24" customHeight="1">
       <c r="A29" s="88"/>
       <c r="B29" s="89"/>
       <c r="C29" s="90"/>
       <c r="D29" s="90"/>
       <c r="E29" s="90"/>
       <c r="F29" s="90"/>
       <c r="G29" s="90"/>
       <c r="H29" s="90"/>
       <c r="I29" s="90"/>
       <c r="J29" s="90"/>
       <c r="K29" s="90"/>
       <c r="L29" s="142"/>
       <c r="M29" s="90"/>
       <c r="N29" s="91"/>
     </row>
     <row r="30" spans="1:14" ht="24" customHeight="1">
       <c r="A30" s="88">
-        <v>12.0</v>
+        <v>12</v>
       </c>
       <c r="B30" s="89" t="s">
         <v>11</v>
       </c>
       <c r="C30" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D30" s="92">
         <f>+C30</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E30" s="93">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F30" s="90"/>
       <c r="G30" s="90"/>
       <c r="H30" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I30" s="92"/>
       <c r="J30" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K30" s="90"/>
       <c r="L30" s="143">
         <f>+C30-J30</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M30" s="92">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N30" s="94">
         <f>+M30+L30</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="24" customHeight="1" thickBot="1">
       <c r="A31" s="134"/>
       <c r="B31" s="135"/>
       <c r="C31" s="100"/>
       <c r="D31" s="100"/>
       <c r="E31" s="100"/>
       <c r="F31" s="100"/>
       <c r="G31" s="100"/>
       <c r="H31" s="100"/>
       <c r="I31" s="100"/>
       <c r="J31" s="100"/>
       <c r="K31" s="100"/>
       <c r="L31" s="144"/>
       <c r="M31" s="100"/>
       <c r="N31" s="101"/>
     </row>
     <row r="32" spans="1:14" ht="24" customHeight="1">
       <c r="A32" s="83">
-        <v>13.0</v>
+        <v>13</v>
       </c>
       <c r="B32" s="84" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="95">
         <f t="shared" si="0" ref="C32:E32">IF(SUM(C8:C31)&gt;150000,T("LIMIT"),SUM(C8:C31))</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="D32" s="95">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="E32" s="95">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F32" s="90"/>
       <c r="G32" s="90"/>
       <c r="H32" s="95">
         <f t="shared" si="1" ref="H32">IF(SUM(H8:H31)&gt;150000,T("LIMIT"),SUM(H8:H31))</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I32" s="95"/>
       <c r="J32" s="95">
         <f>IF(SUM(J8:J31)&gt;150000,T("LIMIT"),SUM(J8:J31))</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K32" s="90"/>
       <c r="L32" s="95">
         <f>IF(SUM(L8:L31)&gt;150000,T("LIMIT"),SUM(L8:L31))</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M32" s="95">
         <f>IF(SUM(M8:M31)&gt;150000,T("LIMIT"),SUM(M8:M31))</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N32" s="96">
         <f>IF(SUM(N8:N31)&gt;150000,T("LIMIT"),SUM(N8:N31))</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="24" customHeight="1" thickBot="1">
       <c r="A33" s="97"/>
       <c r="B33" s="98"/>
       <c r="C33" s="98"/>
       <c r="D33" s="98"/>
       <c r="E33" s="98"/>
       <c r="F33" s="98"/>
       <c r="G33" s="102"/>
       <c r="H33" s="102"/>
       <c r="I33" s="102"/>
       <c r="J33" s="102"/>
       <c r="K33" s="102"/>
       <c r="L33" s="102"/>
       <c r="M33" s="102"/>
       <c r="N33" s="103"/>
     </row>
     <row r="34" spans="1:14" ht="12" customHeight="1">
       <c r="A34" s="363" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="364"/>
       <c r="C34" s="364"/>
       <c r="D34" s="364"/>
@@ -32549,117 +32634,117 @@
       <c r="K34" s="365"/>
       <c r="L34" s="365"/>
       <c r="M34" s="365"/>
       <c r="N34" s="365"/>
     </row>
     <row r="35" spans="1:14" ht="12" customHeight="1">
       <c r="A35" s="361" t="s">
         <v>128</v>
       </c>
       <c r="B35" s="362"/>
       <c r="C35" s="362"/>
       <c r="D35" s="362"/>
       <c r="E35" s="362"/>
       <c r="F35" s="362"/>
       <c r="G35" s="130"/>
       <c r="H35" s="130"/>
       <c r="I35" s="130"/>
       <c r="J35" s="130"/>
       <c r="K35" s="130"/>
       <c r="L35" s="130"/>
       <c r="M35" s="130"/>
       <c r="N35" s="130"/>
     </row>
     <row r="36" spans="1:14" ht="12.75">
       <c r="A36" s="355">
-        <v>2.0</v>
+        <v>2</v>
       </c>
       <c r="B36" s="356"/>
       <c r="C36" s="356"/>
       <c r="D36" s="356"/>
       <c r="E36" s="356"/>
       <c r="F36" s="356"/>
       <c r="G36" s="232"/>
       <c r="H36" s="232"/>
       <c r="I36" s="232"/>
       <c r="J36" s="232"/>
       <c r="K36" s="232"/>
       <c r="L36" s="232"/>
       <c r="M36" s="232"/>
       <c r="N36" s="232"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="A9JdhBP68WZGddg1LUBoc8+3Cpfo0AGjFkKuAN5+Q74knBYnkhTDpQ+FlFEpcGQK3jO27wP9KkNaRt2lYAg6kg==" saltValue="/uVf3WRpiSwKB8HMvCdMIA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="20">
     <mergeCell ref="A36:N36"/>
     <mergeCell ref="A2:A7"/>
     <mergeCell ref="B2:B7"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:N34"/>
     <mergeCell ref="H2:H5"/>
     <mergeCell ref="K2:K5"/>
     <mergeCell ref="L2:L5"/>
     <mergeCell ref="N2:N5"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="I2:J5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="M2:M5"/>
     <mergeCell ref="E2:E5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="C2:D3"/>
     <mergeCell ref="F2:F5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="G2:G5"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.1968503937007874" right="0.1968503937007874" top="0.4330708661417323" bottom="0.4330708661417323" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.433070866141732" bottom="0.433070866141732" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="landscape" paperSize="9" scale="67" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView showZeros="0" showOutlineSymbols="0" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="7.571428571428571" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.142857142857142" style="4"/>
+    <col min="1" max="1" width="7.57142857142857" style="5" customWidth="1"/>
+    <col min="2" max="4" width="10.7142857142857" style="5" customWidth="1"/>
+    <col min="5" max="5" width="10.7142857142857" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.7142857142857" style="5" customWidth="1"/>
+    <col min="7" max="8" width="21.7142857142857" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="9.14285714285714" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13.5" thickBot="1">
       <c r="A1" s="374" t="s">
         <v>141</v>
       </c>
       <c r="B1" s="344"/>
       <c r="C1" s="344"/>
       <c r="D1" s="344"/>
       <c r="E1" s="344"/>
       <c r="F1" s="344"/>
       <c r="G1" s="344"/>
       <c r="H1" s="344"/>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1">
       <c r="A2" s="375"/>
       <c r="B2" s="378"/>
       <c r="C2" s="379"/>
       <c r="D2" s="379"/>
       <c r="E2" s="379"/>
       <c r="F2" s="380"/>
       <c r="G2" s="387" t="s">
         <v>142</v>
       </c>
       <c r="H2" s="390" t="s">
@@ -32677,51 +32762,51 @@
       <c r="H3" s="391"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1" thickBot="1">
       <c r="A4" s="377"/>
       <c r="B4" s="384"/>
       <c r="C4" s="385"/>
       <c r="D4" s="385"/>
       <c r="E4" s="385"/>
       <c r="F4" s="386"/>
       <c r="G4" s="389"/>
       <c r="H4" s="392"/>
     </row>
     <row r="5" spans="1:9" ht="36" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B5" s="371" t="s">
         <v>146</v>
       </c>
       <c r="C5" s="372"/>
       <c r="D5" s="372"/>
       <c r="E5" s="372"/>
       <c r="F5" s="373"/>
       <c r="G5" s="29">
         <f>+'2strana'!C32</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H5" s="9"/>
       <c r="I5" s="209" t="str">
         <f>+IF(EXACT(G5,"LIMIT"),"Vaše hodnoty překračují limity této bezplatné šablony - viz list UVOD"," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="36" customHeight="1">
       <c r="A6" s="15" t="s">
         <v>107</v>
       </c>
       <c r="B6" s="368" t="s">
         <v>157</v>
       </c>
       <c r="C6" s="369"/>
       <c r="D6" s="369"/>
       <c r="E6" s="369"/>
       <c r="F6" s="370"/>
       <c r="G6" s="147"/>
       <c r="H6" s="16"/>
       <c r="I6" s="209" t="str">
         <f>+IF(EXACT(G5,"LIMIT"),"Neomezenou verzi této šablony zakoupíte zde:"," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
@@ -32734,68 +32819,68 @@
       </c>
       <c r="C7" s="369"/>
       <c r="D7" s="369"/>
       <c r="E7" s="369"/>
       <c r="F7" s="370"/>
       <c r="G7" s="147"/>
       <c r="H7" s="16"/>
       <c r="I7" s="210" t="str">
         <f>+IF(EXACT(G5,"LIMIT"),"http://business.center.cz/business/sablony/s3-priznani-k-dani-z-prijmu-fyzickych-osob.aspx"," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="36" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>144</v>
       </c>
       <c r="B8" s="368" t="s">
         <v>147</v>
       </c>
       <c r="C8" s="369"/>
       <c r="D8" s="369"/>
       <c r="E8" s="369"/>
       <c r="F8" s="370"/>
       <c r="G8" s="30">
         <f>+'2strana'!N32</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H8" s="16"/>
     </row>
     <row r="9" spans="1:8" ht="18" customHeight="1">
       <c r="A9" s="405" t="s">
         <v>145</v>
       </c>
       <c r="B9" s="402" t="s">
         <v>158</v>
       </c>
       <c r="C9" s="403"/>
       <c r="D9" s="403"/>
       <c r="E9" s="403"/>
       <c r="F9" s="404"/>
       <c r="G9" s="393">
         <f>+G8-G5</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H9" s="9"/>
     </row>
     <row r="10" spans="1:8" ht="18" customHeight="1" thickBot="1">
       <c r="A10" s="377"/>
       <c r="B10" s="395" t="s">
         <v>148</v>
       </c>
       <c r="C10" s="396"/>
       <c r="D10" s="396"/>
       <c r="E10" s="396"/>
       <c r="F10" s="397"/>
       <c r="G10" s="394"/>
       <c r="H10" s="10"/>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1">
       <c r="A11" s="406"/>
       <c r="B11" s="407"/>
       <c r="C11" s="407"/>
       <c r="D11" s="407"/>
       <c r="E11" s="407"/>
       <c r="F11" s="407"/>
       <c r="G11" s="407"/>
       <c r="H11" s="407"/>
     </row>
@@ -32851,76 +32936,76 @@
         <v xml:space="preserve">  </v>
       </c>
       <c r="B16" s="413"/>
       <c r="C16" s="413"/>
       <c r="D16" s="413"/>
       <c r="E16" s="413"/>
       <c r="F16" s="413"/>
       <c r="G16" s="413"/>
       <c r="H16" s="414"/>
     </row>
     <row r="17" spans="1:8" ht="18" customHeight="1">
       <c r="A17" s="449" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="450"/>
       <c r="C17" s="450"/>
       <c r="D17" s="335"/>
       <c r="E17" s="335"/>
       <c r="F17" s="335"/>
       <c r="G17" s="335"/>
       <c r="H17" s="335"/>
     </row>
     <row r="18" spans="1:8" ht="18" customHeight="1">
       <c r="A18" s="412">
         <f>+ZAKL_DATA!D33</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="B18" s="413"/>
       <c r="C18" s="414"/>
       <c r="D18" s="451"/>
       <c r="E18" s="452"/>
       <c r="F18" s="452"/>
       <c r="G18" s="452"/>
       <c r="H18" s="452"/>
     </row>
     <row r="19" spans="1:8" ht="18" customHeight="1">
       <c r="A19" s="399" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="400"/>
       <c r="C19" s="400"/>
       <c r="D19" s="400"/>
       <c r="E19" s="400"/>
       <c r="F19" s="400"/>
       <c r="G19" s="400"/>
       <c r="H19" s="400"/>
     </row>
     <row r="20" spans="1:8" ht="18" customHeight="1">
       <c r="A20" s="415">
         <f>+ZAKL_DATA!D35</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="B20" s="413"/>
       <c r="C20" s="413"/>
       <c r="D20" s="413"/>
       <c r="E20" s="413"/>
       <c r="F20" s="413"/>
       <c r="G20" s="413"/>
       <c r="H20" s="414"/>
     </row>
     <row r="21" spans="1:8" ht="12" customHeight="1">
       <c r="A21" s="416"/>
       <c r="B21" s="417"/>
       <c r="C21" s="417"/>
       <c r="D21" s="417"/>
       <c r="E21" s="417"/>
       <c r="F21" s="417"/>
       <c r="G21" s="417"/>
       <c r="H21" s="417"/>
     </row>
     <row r="22" spans="1:8" ht="39.75" customHeight="1" thickBot="1">
       <c r="A22" s="443" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="443"/>
       <c r="C22" s="443"/>
@@ -33091,51 +33176,51 @@
       <c r="D35" s="440"/>
       <c r="E35" s="440"/>
       <c r="F35" s="440"/>
       <c r="G35" s="440"/>
       <c r="H35" s="441"/>
     </row>
     <row r="36" spans="1:8" s="18" customFormat="1" ht="21.95" customHeight="1">
       <c r="A36" s="474" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="475"/>
       <c r="C36" s="476" t="s">
         <v>34</v>
       </c>
       <c r="D36" s="477"/>
       <c r="E36" s="477"/>
       <c r="F36" s="477"/>
       <c r="G36" s="466" t="s">
         <v>103</v>
       </c>
       <c r="H36" s="467"/>
     </row>
     <row r="37" spans="1:8" ht="18" customHeight="1">
       <c r="A37" s="472">
         <f ca="1">+TODAY()</f>
-        <v>43140.0</v>
+        <v>43140</v>
       </c>
       <c r="B37" s="473"/>
       <c r="C37" s="477"/>
       <c r="D37" s="477"/>
       <c r="E37" s="477"/>
       <c r="F37" s="477"/>
       <c r="G37" s="468"/>
       <c r="H37" s="469"/>
     </row>
     <row r="38" spans="1:8" ht="28.5" customHeight="1">
       <c r="A38" s="464"/>
       <c r="B38" s="465"/>
       <c r="C38" s="477"/>
       <c r="D38" s="477"/>
       <c r="E38" s="477"/>
       <c r="F38" s="477"/>
       <c r="G38" s="470"/>
       <c r="H38" s="471"/>
     </row>
     <row r="39" spans="1:8" ht="10.5" customHeight="1" thickBot="1">
       <c r="A39" s="461"/>
       <c r="B39" s="462"/>
       <c r="C39" s="462"/>
       <c r="D39" s="462"/>
       <c r="E39" s="462"/>
@@ -33156,51 +33241,51 @@
     <row r="41" spans="1:8" ht="45" customHeight="1">
       <c r="A41" s="434"/>
       <c r="B41" s="435"/>
       <c r="C41" s="435"/>
       <c r="D41" s="435"/>
       <c r="E41" s="435"/>
       <c r="F41" s="435"/>
       <c r="G41" s="435"/>
       <c r="H41" s="435"/>
     </row>
     <row r="42" spans="1:8" ht="18" customHeight="1">
       <c r="A42" s="432" t="str">
         <f>+'1strana'!A46:M46</f>
         <v>Formulář zpracovala ASPEKT HM, daňová, účetní a auditorská kancelář, www.danovapriznani.cz, business.center.cz</v>
       </c>
       <c r="B42" s="433"/>
       <c r="C42" s="433"/>
       <c r="D42" s="433"/>
       <c r="E42" s="433"/>
       <c r="F42" s="433"/>
       <c r="G42" s="433"/>
       <c r="H42" s="433"/>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="410">
-        <v>4.0</v>
+        <v>4</v>
       </c>
       <c r="B43" s="411"/>
       <c r="C43" s="411"/>
       <c r="D43" s="411"/>
       <c r="E43" s="411"/>
       <c r="F43" s="411"/>
       <c r="G43" s="411"/>
       <c r="H43" s="411"/>
     </row>
   </sheetData>
   <sheetProtection password="EF65" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="52">
     <mergeCell ref="A40:H40"/>
     <mergeCell ref="A39:H39"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="G36:H36"/>
     <mergeCell ref="G37:H38"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="C36:F38"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="E23:H23"/>
     <mergeCell ref="A33:H33"/>
@@ -33226,75 +33311,75 @@
     <mergeCell ref="A35:H35"/>
     <mergeCell ref="F24:H24"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="B10:F10"/>
     <mergeCell ref="A14:H14"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="B13:H13"/>
     <mergeCell ref="B9:F9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:F4"/>
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="H2:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I7" r:id="rId1" display="http://business.center.cz/business/sablony/s3-priznani-k-dani-z-prijmu-fyzickych-osob.aspx"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.4330708661417323" bottom="0.4330708661417323" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.393700787401575" right="0.393700787401575" top="0.433070866141732" bottom="0.433070866141732" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" scale="93" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AT64"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="B20" sqref="B20:B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.571428571428571" style="4" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="47" max="16384" width="9.142857142857142" style="4"/>
+    <col min="1" max="1" width="4.57142857142857" style="4" customWidth="1"/>
+    <col min="2" max="2" width="18.7142857142857" style="4" customWidth="1"/>
+    <col min="3" max="3" width="20.5714285714286" style="4" customWidth="1"/>
+    <col min="4" max="6" width="18.7142857142857" style="4" customWidth="1"/>
+    <col min="7" max="46" width="9.14285714285714" style="11"/>
+    <col min="47" max="16384" width="9.14285714285714" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15" customHeight="1">
       <c r="A1" s="502" t="s">
         <v>170</v>
       </c>
       <c r="B1" s="214"/>
       <c r="C1" s="214"/>
       <c r="D1" s="214"/>
       <c r="E1" s="214"/>
       <c r="F1" s="214"/>
     </row>
     <row r="2" spans="1:6" ht="15" customHeight="1">
       <c r="A2" s="214"/>
       <c r="B2" s="214"/>
       <c r="C2" s="214"/>
       <c r="D2" s="214"/>
       <c r="E2" s="214"/>
       <c r="F2" s="214"/>
     </row>
     <row r="3" spans="1:6" ht="15" customHeight="1">
       <c r="A3" s="214"/>
       <c r="B3" s="214"/>
       <c r="C3" s="214"/>
       <c r="D3" s="214"/>
@@ -33745,51 +33830,51 @@
     <row r="40" spans="1:6" ht="15" customHeight="1">
       <c r="A40" s="498" t="str">
         <f>+'1strana'!A46:M46</f>
         <v>Formulář zpracovala ASPEKT HM, daňová, účetní a auditorská kancelář, www.danovapriznani.cz, business.center.cz</v>
       </c>
       <c r="B40" s="499"/>
       <c r="C40" s="499"/>
       <c r="D40" s="499"/>
       <c r="E40" s="499"/>
       <c r="F40" s="499"/>
     </row>
     <row r="41" spans="1:6" ht="15" customHeight="1">
       <c r="A41" s="494" t="s">
         <v>173</v>
       </c>
       <c r="B41" s="214"/>
       <c r="C41" s="214"/>
       <c r="D41" s="492" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="493"/>
       <c r="F41" s="493"/>
     </row>
     <row r="42" spans="1:6" ht="15" customHeight="1">
       <c r="A42" s="484">
-        <v>1.0</v>
+        <v>1</v>
       </c>
       <c r="B42" s="485"/>
       <c r="C42" s="485"/>
       <c r="D42" s="485"/>
       <c r="E42" s="485"/>
       <c r="F42" s="485"/>
     </row>
     <row r="43" spans="1:6" ht="12.75">
       <c r="A43" s="11"/>
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
     </row>
     <row r="44" spans="1:6" ht="12.75">
       <c r="A44" s="11"/>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
     </row>
     <row r="45" spans="1:6" ht="12.75">
       <c r="A45" s="11"/>
@@ -34114,83 +34199,85 @@
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="B20:B22"/>
     <mergeCell ref="C20:C22"/>
     <mergeCell ref="D20:D22"/>
     <mergeCell ref="E20:E22"/>
     <mergeCell ref="A19:A23"/>
     <mergeCell ref="D41:F41"/>
     <mergeCell ref="A41:C41"/>
     <mergeCell ref="F20:F22"/>
     <mergeCell ref="A40:F40"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.3937007874015748" bottom="0.3937007874015748" header="0.5118110236220472" footer="0.5118110236220472"/>
+  <pageMargins left="0.393700787401575" right="0.393700787401575" top="0.393700787401575" bottom="0.393700787401575" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" scale="99" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>UVOD</vt:lpstr>
       <vt:lpstr>FU</vt:lpstr>
       <vt:lpstr>XML Export</vt:lpstr>
       <vt:lpstr>ZAKL_DATA</vt:lpstr>
       <vt:lpstr>XML_export</vt:lpstr>
       <vt:lpstr>1strana</vt:lpstr>
       <vt:lpstr>2strana</vt:lpstr>
       <vt:lpstr>4strana</vt:lpstr>
       <vt:lpstr>Příl1</vt:lpstr>
       <vt:lpstr>Příl2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Template/>
   <Manager/>
   <Company>Aspekt HM</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Martin Štěpán</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>