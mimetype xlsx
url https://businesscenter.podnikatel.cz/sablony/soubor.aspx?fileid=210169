--- v0 (2025-12-26)
+++ v1 (2026-07-14)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="120" windowWidth="18975" windowHeight="8385" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="List1" sheetId="1" r:id="rId2"/>
-[...1 lines deleted...]
-    <sheet name="List3" sheetId="3" r:id="rId4"/>
+    <sheet name="List1" sheetId="1" r:id="rId3"/>
+    <sheet name="List2" sheetId="2" r:id="rId4"/>
+    <sheet name="List3" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N29" i="1" l="1"/>
+  <c r="E4" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="24">
   <si>
     <t>Deník příjmů a výdajů</t>
   </si>
   <si>
     <t>DATUM</t>
   </si>
   <si>
     <t>DOKLAD</t>
   </si>
   <si>
     <t>OZNAČENÍ TRANSAKCE</t>
   </si>
   <si>
     <t xml:space="preserve">Příjmy </t>
   </si>
   <si>
     <t>celkem</t>
   </si>
   <si>
     <t>DAŇOVÉ PŘÍJMY</t>
@@ -462,171 +462,199 @@
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="43">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="15" builtinId="5"/>
-[...3 lines deleted...]
-    <cellStyle name="Comma [0]" xfId="19" builtinId="6"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="3" builtinId="7"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="5" builtinId="6"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -653,54 +681,62 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -946,66 +982,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="M8" sqref="M8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.625" customWidth="1"/>
+    <col min="1" max="1" width="2.57142857142857" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.85714285714286" customWidth="1"/>
+    <col min="3" max="3" width="7.57142857142857" customWidth="1"/>
     <col min="4" max="4" width="19" customWidth="1"/>
-    <col min="5" max="5" width="8.625" customWidth="1"/>
+    <col min="5" max="5" width="8.57142857142857" customWidth="1"/>
     <col min="12" max="12" width="8" customWidth="1"/>
-    <col min="13" max="13" width="10.125" customWidth="1"/>
+    <col min="13" max="13" width="10.1428571428571" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="16.5" thickBot="1">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="2:14" ht="15">
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="21"/>
@@ -1055,785 +1091,785 @@
       </c>
       <c r="H3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K3" s="9" t="s">
         <v>13</v>
       </c>
       <c r="L3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="13" t="s">
         <v>15</v>
       </c>
       <c r="N3" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="15">
       <c r="A4" s="1">
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="B4" s="18"/>
       <c r="C4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="23" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="5">
         <f>SUM(F4:H4)</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="6"/>
       <c r="I4" s="37">
         <f>SUM(J4:L4)</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="6"/>
       <c r="M4" s="14"/>
       <c r="N4" s="6"/>
     </row>
     <row r="5" spans="1:14" ht="15">
       <c r="A5" s="1">
-        <v>1.0</v>
+        <v>1</v>
       </c>
       <c r="B5" s="19"/>
       <c r="C5" s="19"/>
       <c r="D5" s="24"/>
       <c r="E5" s="5">
         <f t="shared" si="0" ref="E5:E28">SUM(F5:H5)</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="7"/>
       <c r="I5" s="37">
         <f t="shared" si="1" ref="I5:I28">SUM(J5:L5)</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="7"/>
       <c r="M5" s="15"/>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14" ht="15">
       <c r="A6" s="1">
-        <v>2.0</v>
+        <v>2</v>
       </c>
       <c r="B6" s="19"/>
       <c r="C6" s="19"/>
       <c r="D6" s="24"/>
       <c r="E6" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="7"/>
       <c r="I6" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="7"/>
       <c r="M6" s="15"/>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14" ht="15">
       <c r="A7" s="1">
-        <v>3.0</v>
+        <v>3</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="24"/>
       <c r="E7" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="7"/>
       <c r="I7" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
       <c r="L7" s="7"/>
       <c r="M7" s="15"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14" ht="15">
       <c r="A8" s="1">
-        <v>4.0</v>
+        <v>4</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="24"/>
       <c r="E8" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="7"/>
       <c r="I8" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="7"/>
       <c r="M8" s="15"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14" ht="15">
       <c r="A9" s="1">
-        <v>5.0</v>
+        <v>5</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="24"/>
       <c r="E9" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="7"/>
       <c r="I9" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="7"/>
       <c r="M9" s="15"/>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14" ht="15">
       <c r="A10" s="1">
-        <v>6.0</v>
+        <v>6</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="24"/>
       <c r="E10" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="7"/>
       <c r="I10" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J10" s="4"/>
       <c r="K10" s="4"/>
       <c r="L10" s="7"/>
       <c r="M10" s="15"/>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14" ht="15">
       <c r="A11" s="1">
-        <v>7.0</v>
+        <v>7</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="24"/>
       <c r="E11" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="7"/>
       <c r="I11" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
       <c r="K11" s="4"/>
       <c r="L11" s="7"/>
       <c r="M11" s="15"/>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14" ht="15">
       <c r="A12" s="1">
-        <v>8.0</v>
+        <v>8</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="24"/>
       <c r="E12" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="7"/>
       <c r="I12" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
       <c r="K12" s="4"/>
       <c r="L12" s="7"/>
       <c r="M12" s="15"/>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14" ht="15">
       <c r="A13" s="1">
-        <v>9.0</v>
+        <v>9</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="24"/>
       <c r="E13" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="7"/>
       <c r="I13" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="7"/>
       <c r="M13" s="15"/>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14" ht="15">
       <c r="A14" s="1">
-        <v>10.0</v>
+        <v>10</v>
       </c>
       <c r="B14" s="19"/>
       <c r="C14" s="19"/>
       <c r="D14" s="24"/>
       <c r="E14" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="7"/>
       <c r="I14" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="7"/>
       <c r="M14" s="15"/>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:14" ht="15">
       <c r="A15" s="1">
-        <v>11.0</v>
+        <v>11</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="24"/>
       <c r="E15" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="7"/>
       <c r="I15" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="7"/>
       <c r="M15" s="15"/>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:14" ht="15">
       <c r="A16" s="1">
-        <v>12.0</v>
+        <v>12</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="24"/>
       <c r="E16" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="7"/>
       <c r="I16" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J16" s="4"/>
       <c r="K16" s="4"/>
       <c r="L16" s="7"/>
       <c r="M16" s="15"/>
       <c r="N16" s="7"/>
     </row>
     <row r="17" spans="1:14" ht="15">
       <c r="A17" s="1">
-        <v>13.0</v>
+        <v>13</v>
       </c>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="24"/>
       <c r="E17" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="7"/>
       <c r="I17" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="7"/>
       <c r="M17" s="15"/>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14" ht="15">
       <c r="A18" s="1">
-        <v>14.0</v>
+        <v>14</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="24"/>
       <c r="E18" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="7"/>
       <c r="I18" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="7"/>
       <c r="M18" s="15"/>
       <c r="N18" s="7"/>
     </row>
     <row r="19" spans="1:14" ht="15">
       <c r="A19" s="1">
-        <v>15.0</v>
+        <v>15</v>
       </c>
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="24"/>
       <c r="E19" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="7"/>
       <c r="I19" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="7"/>
       <c r="M19" s="15"/>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14" ht="15">
       <c r="A20" s="1">
-        <v>16.0</v>
+        <v>16</v>
       </c>
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="24"/>
       <c r="E20" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="7"/>
       <c r="I20" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="7"/>
       <c r="M20" s="15"/>
       <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:17" ht="15">
       <c r="A21" s="1">
-        <v>17.0</v>
+        <v>17</v>
       </c>
       <c r="B21" s="19"/>
       <c r="C21" s="19"/>
       <c r="D21" s="24"/>
       <c r="E21" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="7"/>
       <c r="I21" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J21" s="4"/>
       <c r="K21" s="4"/>
       <c r="L21" s="7"/>
       <c r="M21" s="15"/>
       <c r="N21" s="7"/>
       <c r="Q21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="15">
       <c r="A22" s="1">
-        <v>18.0</v>
+        <v>18</v>
       </c>
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="24"/>
       <c r="E22" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="7"/>
       <c r="I22" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="7"/>
       <c r="M22" s="15"/>
       <c r="N22" s="7"/>
     </row>
     <row r="23" spans="1:14" ht="15">
       <c r="A23" s="1">
-        <v>19.0</v>
+        <v>19</v>
       </c>
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="24"/>
       <c r="E23" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="7"/>
       <c r="I23" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="7"/>
       <c r="M23" s="15"/>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14" ht="15">
       <c r="A24" s="1">
-        <v>20.0</v>
+        <v>20</v>
       </c>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="24"/>
       <c r="E24" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="7"/>
       <c r="I24" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="7"/>
       <c r="M24" s="15"/>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14" ht="15">
       <c r="A25" s="1">
-        <v>21.0</v>
+        <v>21</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="24"/>
       <c r="E25" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="7"/>
       <c r="I25" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="7"/>
       <c r="M25" s="15"/>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14" ht="15">
       <c r="A26" s="1">
-        <v>22.0</v>
+        <v>22</v>
       </c>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="24"/>
       <c r="E26" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="7"/>
       <c r="I26" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="7"/>
       <c r="M26" s="15"/>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:14" ht="15">
       <c r="A27" s="1">
-        <v>23.0</v>
+        <v>23</v>
       </c>
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="24"/>
       <c r="E27" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="7"/>
       <c r="I27" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="7"/>
       <c r="M27" s="15"/>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:14" ht="15.75" thickBot="1">
       <c r="A28" s="1">
-        <v>24.0</v>
+        <v>24</v>
       </c>
       <c r="B28" s="26"/>
       <c r="C28" s="26"/>
       <c r="D28" s="27"/>
       <c r="E28" s="5">
         <f t="shared" si="0"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="29"/>
       <c r="I28" s="37">
         <f t="shared" si="1"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="29"/>
       <c r="M28" s="30"/>
       <c r="N28" s="29"/>
     </row>
     <row r="29" spans="1:14" ht="15.75" thickBot="1">
       <c r="A29" s="1">
-        <v>25.0</v>
+        <v>25</v>
       </c>
       <c r="B29" s="31"/>
       <c r="C29" s="32" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>20</v>
       </c>
       <c r="E29" s="34">
         <f>SUM(E4:E28)</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="F29" s="34">
         <f t="shared" si="2" ref="F29:N29">SUM(F4:F28)</f>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="G29" s="34">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="H29" s="34">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="I29" s="34">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="J29" s="34">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="K29" s="34">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="L29" s="34">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="M29" s="34">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
       <c r="N29" s="34">
         <f t="shared" si="2"/>
-        <v>0.0</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="15">
       <c r="A30" s="1">
-        <v>26.0</v>
+        <v>26</v>
       </c>
       <c r="B30" s="35"/>
       <c r="C30" s="36" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="35" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="35"/>
       <c r="F30" s="35"/>
       <c r="G30" s="35"/>
       <c r="H30" s="35"/>
       <c r="I30" s="35"/>
       <c r="J30" s="35"/>
       <c r="K30" s="35"/>
       <c r="L30" s="35"/>
       <c r="M30" s="35"/>
       <c r="N30" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="M2:N2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.787401575" bottom="0.787401575" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" paperSize="9" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.787401575" bottom="0.787401575" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.787401575" bottom="0.787401575" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>
       <vt:lpstr>List2</vt:lpstr>
       <vt:lpstr>List3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Template/>
   <Manager/>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>