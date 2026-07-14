--- v0 (2025-12-22)
+++ v1 (2026-07-14)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="120" windowWidth="18975" windowHeight="8385" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="List1" sheetId="1" r:id="rId2"/>
-[...1 lines deleted...]
-    <sheet name="List3" sheetId="3" r:id="rId4"/>
+    <sheet name="List1" sheetId="1" r:id="rId3"/>
+    <sheet name="List2" sheetId="2" r:id="rId4"/>
+    <sheet name="List3" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <t>Řádek</t>
   </si>
   <si>
     <t xml:space="preserve">Dlužník </t>
   </si>
   <si>
     <t>Pohledávka</t>
   </si>
   <si>
     <t>Kč</t>
   </si>
   <si>
     <t>Datum odeslání</t>
   </si>
   <si>
     <t>Datum splatnosti</t>
@@ -77,118 +77,110 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="-18"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.5999900102615356"/>
+        <fgColor theme="3" tint="0.599990010261536"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="15" builtinId="5"/>
-[...3 lines deleted...]
-    <cellStyle name="Comma [0]" xfId="19" builtinId="6"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="3" builtinId="7"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="5" builtinId="6"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -215,54 +207,62 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -508,67 +508,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="6.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="22.125" customWidth="1"/>
+    <col min="1" max="1" width="6.57142857142857" customWidth="1"/>
+    <col min="2" max="2" width="13.1428571428571" customWidth="1"/>
+    <col min="3" max="3" width="22.1428571428571" customWidth="1"/>
     <col min="4" max="4" width="26" customWidth="1"/>
-    <col min="5" max="5" width="13.75" customWidth="1"/>
+    <col min="5" max="5" width="13.7142857142857" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="16" customWidth="1"/>
-    <col min="8" max="8" width="14.75" customWidth="1"/>
+    <col min="8" max="8" width="14.7142857142857" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -870,93 +870,93 @@
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="3"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
     </row>
     <row r="32" spans="1:8" ht="15">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="3"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.787401575" bottom="0.787401575" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" paperSize="9" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.787401575" bottom="0.787401575" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.787401575" bottom="0.787401575" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>
       <vt:lpstr>List2</vt:lpstr>
       <vt:lpstr>List3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Template/>
   <Manager/>
   <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Valued Acer Customer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>