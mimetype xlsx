--- v1 (2026-07-17)
+++ v2 (2026-09-20)
@@ -11653,51 +11653,51 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>361950</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1046" name="Picture 2" descr="LOGO_ASPEKT_dane_orez_www">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e0809993-4531-49f4-83f9-3e0188e1cdfd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50a6c2f6-5482-49e2-b3a3-6eedc9de3f31}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="361950" y="85725"/>
           <a:ext cx="2981325" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
@@ -11724,99 +11724,99 @@
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>22</xdr:col>
       <xdr:colOff>277606</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Obrázek 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c8f4b824-9f0c-4371-9e8a-f825fb036d06}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{454fe196-4d41-44a5-b044-0de8606100ac}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6762750" y="0"/>
           <a:ext cx="6924675" cy="10029825"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>361950</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1048" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cbdb9af3-8503-4360-be54-cadf8fcd7c0a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1095cae5-86ce-4c4b-a40f-53527ad38234}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3409950" y="85725"/>
           <a:ext cx="2381250" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>