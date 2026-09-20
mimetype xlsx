--- v2 (2026-07-17)
+++ v3 (2026-09-20)
@@ -11780,51 +11780,51 @@
           <a:ext cx="6924675" cy="10029825"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>361950</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1048" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eab0ffa3-2c53-4c27-82f9-20a39d488167}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2917ea8d-c61c-4832-bfdf-4e64bb44bed3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3409950" y="85725"/>
           <a:ext cx="2381250" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>