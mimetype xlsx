--- v0 (2026-07-14)
+++ v1 (2026-09-14)
@@ -1786,51 +1786,51 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30626EC8-8104-44E8-866F-FD671E9BBAA1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D29B20F8-92FC-4B86-B232-0C3C1C0EBAA1}">
   <dimension ref="B1:I51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="0.714285714285714" style="26" customWidth="1"/>
     <col min="2" max="2" width="38.4285714285714" style="26" customWidth="1"/>
     <col min="3" max="3" width="5.14285714285714" style="26" customWidth="1"/>
     <col min="4" max="4" width="6.42857142857143" style="26" customWidth="1"/>
     <col min="5" max="5" width="12" style="26" customWidth="1"/>
     <col min="6" max="6" width="8.42857142857143" style="26" customWidth="1"/>
     <col min="7" max="7" width="14.1428571428571" style="26" customWidth="1"/>
     <col min="8" max="8" width="5.71428571428571" style="26" customWidth="1"/>
     <col min="9" max="16384" width="9.14285714285714" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="12.75">
       <c r="B1" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>